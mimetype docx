--- v0 (2026-03-20)
+++ v1 (2026-10-26)
@@ -1,5539 +1,5532 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vsdx" ContentType="application/vnd.ms-visio.drawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="381FA593" w14:textId="77777777" w:rsidR="00F645BA" w:rsidRPr="00BA196C" w:rsidRDefault="00F645BA" w:rsidP="00A2786A">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:customXmlDelRangeStart w:id="0" w:author="Author"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:alias w:val="Otsikko"/>
         <w:tag w:val="Otsikko"/>
         <w:id w:val="-1714722929"/>
         <w:placeholder>
           <w:docPart w:val="F35328B4F4C949B0A9AC173A69FF0900"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="311FB997" w14:textId="41450A88" w:rsidR="00C619BD" w:rsidRPr="00BA196C" w:rsidRDefault="008B5F1D" w:rsidP="00A2786A">
+        <w:customXmlDelRangeEnd w:id="0"/>
+        <w:p w14:paraId="311FB997" w14:textId="74ABDB26" w:rsidR="00C619BD" w:rsidRPr="00BA196C" w:rsidRDefault="008B5F1D" w:rsidP="00A2786A">
           <w:pPr>
             <w:pStyle w:val="PaaOtsikko"/>
             <w:rPr>
               <w:sz w:val="36"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Event Messaging</w:t>
           </w:r>
         </w:p>
+        <w:customXmlDelRangeStart w:id="1" w:author="Author"/>
       </w:sdtContent>
     </w:sdt>
+    <w:customXmlDelRangeEnd w:id="1"/>
+    <w:customXmlDelRangeStart w:id="2" w:author="Author"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="OtsikonjulkaisupivmrChar"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:alias w:val="Julkaisupäivämäärä"/>
         <w:tag w:val=""/>
         <w:id w:val="2127041464"/>
         <w:placeholder>
           <w:docPart w:val="14B113CCA06D4161BE274D35DC81C045"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
-        <w:date w:fullDate="2026-02-05T00:00:00Z">
+        <w:date w:fullDate="2026-10-23T00:00:00Z">
           <w:dateFormat w:val="d.M.yyyy"/>
           <w:lid w:val="fi-FI"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="291FB0BF" w14:textId="126909E6" w:rsidR="00C619BD" w:rsidRPr="00BA196C" w:rsidRDefault="00200389" w:rsidP="00A2786A">
+        <w:customXmlDelRangeEnd w:id="2"/>
+        <w:p w14:paraId="291FB0BF" w14:textId="092933E4" w:rsidR="00C619BD" w:rsidRPr="00BA196C" w:rsidRDefault="00592379" w:rsidP="00A2786A">
           <w:pPr>
             <w:pStyle w:val="Otsikonjulkaisupivmr"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:del w:id="0" w:author="Koskikallio Laura" w:date="2026-01-07T13:07:00Z" w16du:dateUtc="2026-01-07T11:07:00Z">
-            <w:r w:rsidRPr="0059240F" w:rsidDel="0059240F">
+          <w:del w:id="3" w:author="Author">
+            <w:r w:rsidDel="00592379">
               <w:rPr>
                 <w:rStyle w:val="OtsikonjulkaisupivmrChar"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:delText>27.2.202</w:delText>
+              <w:delText>5.2</w:delText>
+            </w:r>
+            <w:r w:rsidRPr="0059240F" w:rsidDel="00592379">
+              <w:rPr>
+                <w:rStyle w:val="OtsikonjulkaisupivmrChar"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:delText>.20</w:delText>
+            </w:r>
+            <w:r w:rsidDel="00592379">
+              <w:rPr>
+                <w:rStyle w:val="OtsikonjulkaisupivmrChar"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:delText>26</w:delText>
             </w:r>
           </w:del>
-          <w:ins w:id="1" w:author="Markkanen Laura" w:date="2026-02-05T08:48:00Z" w16du:dateUtc="2026-02-05T06:48:00Z">
-            <w:r w:rsidR="00045A5C">
+          <w:ins w:id="4" w:author="Author">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="OtsikonjulkaisupivmrChar"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...3 lines deleted...]
-            <w:r w:rsidR="00146FF0">
+              <w:t>23.10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059240F">
               <w:rPr>
                 <w:rStyle w:val="OtsikonjulkaisupivmrChar"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>.20</w:t>
             </w:r>
-          </w:ins>
-[...1 lines deleted...]
-            <w:r w:rsidR="00146FF0">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="OtsikonjulkaisupivmrChar"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:ins>
         </w:p>
+        <w:customXmlDelRangeStart w:id="5" w:author="Author"/>
       </w:sdtContent>
     </w:sdt>
+    <w:customXmlDelRangeEnd w:id="5"/>
     <w:p w14:paraId="3FCC4F87" w14:textId="77777777" w:rsidR="002A638D" w:rsidRPr="00BA196C" w:rsidRDefault="00000000" w:rsidP="00A2786A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:pict w14:anchorId="7666469C">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:529.65pt;height:584.8pt;z-index:-251657728;mso-position-horizontal:left;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:bottom;mso-position-vertical-relative:bottom-margin-area">
-            <v:imagedata r:id="rId13" o:title="Datahub-kuva"/>
+            <v:imagedata r:id="rId9" o:title="Datahub-kuva"/>
             <w10:wrap anchorx="margin" anchory="page"/>
             <w10:anchorlock/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="002A638D" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:id w:val="-570653459"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="1C13B41A" w14:textId="5ACCC65A" w:rsidR="00E855F6" w:rsidRPr="00BA196C" w:rsidRDefault="008F2E7A" w:rsidP="001431DF">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BA196C">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Table of contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="303E4FDB" w14:textId="613628C9" w:rsidR="00CF4772" w:rsidRDefault="008769C5">
+        <w:p w14:paraId="286D098B" w14:textId="490125FC" w:rsidR="005B598F" w:rsidRDefault="008769C5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="454"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BA196C">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00BA196C">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-4" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00BA196C">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc221173767" w:history="1">
-            <w:r w:rsidR="00CF4772" w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648306" w:history="1">
+            <w:r w:rsidR="005B598F" w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00CF4772">
+            <w:r w:rsidR="005B598F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CF4772" w:rsidRPr="00A01A8A">
+            <w:r w:rsidR="005B598F" w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
-            <w:r w:rsidR="00CF4772">
+            <w:r w:rsidR="005B598F">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CF4772">
+            <w:r w:rsidR="005B598F">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CF4772">
+            <w:r w:rsidR="005B598F">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173767 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF4772">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648306 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005B598F">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CF4772">
+            <w:r w:rsidR="005B598F">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00CF4772">
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00CF4772">
+            <w:r w:rsidR="005B598F">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="618A4A51" w14:textId="056FFE04" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="7A13F1AF" w14:textId="463A2FAB" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173768" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648307" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173768 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648307 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1151E364" w14:textId="5C8B1419" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="6A2BBEC2" w14:textId="59BCB16E" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173769" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648308" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Scope</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173769 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648308 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D8D1E44" w14:textId="2D22345A" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="2B41FFCE" w14:textId="2667348E" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173770" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648309" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Target Audience</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173770 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648309 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79CECD3F" w14:textId="561A8972" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="1DFF47D2" w14:textId="28B5DC39" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173771" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648310" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Document Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173771 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648310 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0DA4F315" w14:textId="4EE6B93C" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="65730FCA" w14:textId="7C1A665B" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173772" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648311" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Document References</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173772 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648311 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C0E3696" w14:textId="00531F8C" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="0A31A3AF" w14:textId="70DE5EFF" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173773" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648312" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Glossary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173773 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648312 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1850D6AF" w14:textId="357B8B7D" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="2D61283F" w14:textId="0195E39F" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173774" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648313" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Symbols</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173774 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648313 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7048C845" w14:textId="0A582280" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="0351D128" w14:textId="24B17E1B" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173775" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648314" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Open Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173775 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648314 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3337F0F5" w14:textId="3EBEDFE6" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="74D19DF5" w14:textId="4C446103" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="454"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173776" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648315" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>B2B Event channel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173776 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648315 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0423C472" w14:textId="10AA3A2D" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="28A5A337" w14:textId="26606CB4" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173777" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648316" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Interface overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173777 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648316 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6B33E9EE" w14:textId="5F5066BC" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="75732C0D" w14:textId="41A75D49" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173778" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648317" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Collecting a micro-batch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173778 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648317 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="41A24938" w14:textId="5AD8598F" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="5E6DDBF7" w14:textId="7A89B98E" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173779" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648318" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Asynchronous Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173779 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648318 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09DFC9A1" w14:textId="035F702D" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="379C8CA4" w14:textId="774AA9DA" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173780" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648319" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.1.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Synchronous Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173780 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648319 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6946E89F" w14:textId="0161D927" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="0BCC375D" w14:textId="20119B0B" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173781" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648320" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.1.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fetching Notifications</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173781 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648320 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6057125F" w14:textId="6CE55C18" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="34749EB6" w14:textId="6747E807" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173782" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648321" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Generic interface functionality</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173782 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648321 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0768B4F6" w14:textId="5C51DB6A" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="78F9813C" w14:textId="45C40EDE" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173783" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648322" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Transport level</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173783 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648322 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56F2EACD" w14:textId="0AB3AC7F" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="16DFC1D3" w14:textId="4AA210B2" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1760"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173784" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648323" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.2.1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Transport level Error codes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173784 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648323 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4026A578" w14:textId="0C4A75E9" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="211B8C34" w14:textId="0382DAA7" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173785" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648324" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.2.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Event service operation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173785 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648324 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25A6D51F" w14:textId="7597A637" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="38DE647C" w14:textId="16202173" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173786" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648325" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.2.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Event service operation implementation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173786 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648325 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C4AC8A7" w14:textId="3DBB4C18" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="46C1A85C" w14:textId="1EED156E" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173787" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648326" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.2.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Handling of duplicates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173787 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648326 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C005F99" w14:textId="5291885F" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="0E64BDEC" w14:textId="4A239323" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173788" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648327" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.2.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Event traceability</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173788 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648327 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25603B83" w14:textId="3A1FCEFE" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="49D6BACF" w14:textId="4769945E" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173789" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648328" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.2.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Guaranteed processing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173789 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648328 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77D7DCA4" w14:textId="5B078DF5" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="4DC97A41" w14:textId="661FC5BE" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173790" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648329" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.2.7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>HTTP version</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173790 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648329 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F38676E" w14:textId="17306E29" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="4563EE66" w14:textId="39F044C2" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173791" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648330" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.2.8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Character set</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173791 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648330 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21E4B783" w14:textId="4653D7C5" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="25BD9047" w14:textId="4F268A3C" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173792" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648331" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.2.9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Reporting and Dashboarding</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173792 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648331 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5E60DA2E" w14:textId="484C8EEC" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="7454C9BC" w14:textId="3EEEF637" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173793" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648332" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Exchanging Business Events</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173793 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648332 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="449EFC64" w14:textId="5DB9DDF8" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="73CC183F" w14:textId="7209D022" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173794" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648333" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.3.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>JSON Business Event in the Payload</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173794 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648333 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="22454E77" w14:textId="1FE744D2" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="77CB18E7" w14:textId="1472D069" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173795" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648334" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>System Users</w:t>
+              <w:t>Organisation Users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173795 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648334 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="57DFDF4E" w14:textId="0ED32EB5" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="45874509" w14:textId="303AB654" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173796" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648335" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>System function</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173796 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648335 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="42869664" w14:textId="3EDE428A" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="7170527E" w14:textId="3A244E18" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173797" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648336" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.4.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Delegation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173797 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648336 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4044591D" w14:textId="216C81B8" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="7D199F02" w14:textId="05DCF61C" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173798" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648337" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Timestamps</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173798 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648337 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="191B7EC3" w14:textId="0C5BC927" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="5AF61E04" w14:textId="387EC7AF" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="454"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173799" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648338" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>B2B Event Service operation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173799 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648338 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4EDAAE6B" w14:textId="216F8ACE" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="2EEA56E5" w14:textId="32175FDF" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173800" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648339" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Publish operation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173800 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648339 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="366225D3" w14:textId="0130B130" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="6F14680E" w14:textId="4DF2DA7D" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173801" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648340" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Request</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173801 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648340 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E51D928" w14:textId="546F0399" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="7CE8CB42" w14:textId="4CED55A9" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173802" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648341" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Response</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173802 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648341 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5504B4A3" w14:textId="430C9228" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="09CA8BA8" w14:textId="2AE06F4D" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173803" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648342" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Token operation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173803 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648342 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3092BAA4" w14:textId="1997B212" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="3A5C5611" w14:textId="3A04935D" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173804" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648343" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Request</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173804 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648343 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="080EEEDD" w14:textId="20DD7222" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="035EA033" w14:textId="069555AA" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173805" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648344" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.2.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Response</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173805 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648344 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FEE3A20" w14:textId="6D71DBD3" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="603465B8" w14:textId="7B5A862B" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173806" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648345" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Summary of error codes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173806 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648345 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3138AD0D" w14:textId="789DE253" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="552F2F97" w14:textId="7CF833EA" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="454"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173807" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648346" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Service implementations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173807 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648346 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="665393E0" w14:textId="1A5B8728" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="0E419557" w14:textId="054ADBF4" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173808" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648347" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Measurement Series</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173808 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648347 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F5CF582" w14:textId="386C3DA0" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="050AEA26" w14:textId="1EA8FEDF" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173809" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648348" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Validations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173809 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648348 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1C433CBE" w14:textId="2995AE22" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="0EC5687C" w14:textId="2E3EA1EA" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1760"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173810" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648349" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.1.1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Synchronous</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173810 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648349 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A7E078F" w14:textId="1466D2A4" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="464604C2" w14:textId="43ED5AE9" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1760"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173811" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648350" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.1.1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Asynchronous</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173811 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648350 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2FF4DE2E" w14:textId="1BA95A9B" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="07316AA9" w14:textId="468DC52E" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173812" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648351" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Service Attributes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173812 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648351 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5FFC4D65" w14:textId="33D51C6A" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="0DD58341" w14:textId="69FAC920" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1760"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173813" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648352" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.1.2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Submit Measurement value</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173813 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648352 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D320EDB" w14:textId="2271C707" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="53190E62" w14:textId="66321C48" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1760"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173814" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648353" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.1.2.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Response on submitting a measurement value.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173814 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648353 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3470C85E" w14:textId="7E6D893E" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="0349A12B" w14:textId="1A549DE2" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173815" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648354" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.1.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Information Model</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173815 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648354 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65C38BB2" w14:textId="1A3AFD0F" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="3AB8A0C0" w14:textId="2BB553E5" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1760"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173816" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648355" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.1.3.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173816 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648355 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19D32BCB" w14:textId="111C73D5" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="57FBAD15" w14:textId="1862ECA4" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1760"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173817" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648356" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.1.3.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Submit Measurement values</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173817 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648356 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>27</w:t>
+              <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5543D573" w14:textId="5698B9CA" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="6D2BEC79" w14:textId="4435C8CC" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1760"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173818" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648357" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>4.1.3.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Response on submit time series</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173818 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648357 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="26607A4A" w14:textId="2955D829" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="491BC2BC" w14:textId="6833B201" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="454"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173819" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648358" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fingrid Datahub – JSON details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173819 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648358 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>31</w:t>
+              <w:t>32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5E4036BB" w14:textId="3D37D7C6" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="490A8BF9" w14:textId="2B1281E9" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173820" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648359" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Parameters</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173820 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648359 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>31</w:t>
+              <w:t>32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60809992" w14:textId="7D6911AC" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="34A8BBF4" w14:textId="4A141DB7" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173821" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648360" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Connection details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173821 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648360 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>31</w:t>
+              <w:t>32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4090569F" w14:textId="73CBC02A" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="483F5A14" w14:textId="16E857E8" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173822" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648361" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Recommendations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173822 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648361 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>32</w:t>
+              <w:t>33</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C57F0C4" w14:textId="642DB482" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="416F9452" w14:textId="758B5035" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173823" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648362" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fingrid Datahub Examples</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173823 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648362 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>34</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="54BC9BB1" w14:textId="77EA080A" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="7099EC92" w14:textId="5F3CF67E" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173824" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648363" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5.4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>GET | Token Request</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173824 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648363 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>34</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62ADC551" w14:textId="79AED40B" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="5C1594A0" w14:textId="7F4CDDAB" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173825" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648364" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5.4.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>GET | Token Response</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173825 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648364 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>34</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F77A378" w14:textId="664047EC" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="42F39411" w14:textId="477B3CE2" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173826" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648365" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5.4.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>POST | Publish Request</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173826 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648365 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>34</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6BC713C6" w14:textId="5DC70421" w:rsidR="00CF4772" w:rsidRDefault="00CF4772">
+        <w:p w14:paraId="15843721" w14:textId="4BDCC9A4" w:rsidR="005B598F" w:rsidRDefault="005B598F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1540"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221173827" w:history="1">
-            <w:r w:rsidRPr="00A01A8A">
+          <w:hyperlink w:anchor="_Toc243648366" w:history="1">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5.4.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A01A8A">
+            <w:r w:rsidRPr="007050E9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>POST | Publish Response</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221173827 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc243648366 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>34</w:t>
+              <w:t>35</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="474BFD7C" w14:textId="4F4E8352" w:rsidR="00E855F6" w:rsidRPr="00BA196C" w:rsidRDefault="008769C5" w:rsidP="00A2786A">
+        <w:p w14:paraId="474BFD7C" w14:textId="0C43B67F" w:rsidR="00E855F6" w:rsidRPr="00BA196C" w:rsidRDefault="008769C5" w:rsidP="00A2786A">
           <w:pPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BA196C">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:b/>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="494852CA" w14:textId="77777777" w:rsidR="00B012E5" w:rsidRPr="00BA196C" w:rsidRDefault="00B012E5" w:rsidP="00A2786A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
@@ -5611,51 +5604,51 @@
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02EA0EE1" w14:textId="0B14AB05" w:rsidR="008769C5" w:rsidRPr="00BA196C" w:rsidRDefault="008F2E7A" w:rsidP="008769C5">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533C78" w:rsidRPr="000106CA" w14:paraId="28CB8D0E" w14:textId="77777777" w:rsidTr="00100F6A">
+      <w:tr w:rsidR="00533C78" w:rsidRPr="008823F3" w14:paraId="28CB8D0E" w14:textId="77777777" w:rsidTr="00100F6A">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="684D9CE0" w14:textId="4017C82F" w:rsidR="00533C78" w:rsidRPr="00BA196C" w:rsidRDefault="00533C78" w:rsidP="00533C78">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>27-02-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="048829BA" w14:textId="6B67784E" w:rsidR="00533C78" w:rsidRPr="00BA196C" w:rsidRDefault="00533C78" w:rsidP="00533C78">
@@ -5703,700 +5696,826 @@
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> market review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0012248E" w:rsidRPr="0012248E" w14:paraId="454EE4F0" w14:textId="77777777" w:rsidTr="00100F6A">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57BF3D58" w14:textId="471965BB" w:rsidR="0012248E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="0012248E">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="6" w:author="Koskikallio Laura" w:date="2026-01-07T12:07:00Z" w16du:dateUtc="2026-01-07T10:07:00Z">
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37635">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-01-2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA14025" w14:textId="7CCE7F5F" w:rsidR="0012248E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="0012248E">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="0059240F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50270D11" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00592FF7" w:rsidRDefault="0012248E" w:rsidP="0012248E">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00592FF7">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Added chapter Event traceability (section 2.2.5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="052D217E" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00592FF7" w:rsidRDefault="0012248E" w:rsidP="0012248E">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00592FF7">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Added chapter Guaranteed processing (section 2.2.6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="435CCE06" w14:textId="3DDAA13C" w:rsidR="0012248E" w:rsidRPr="00592FF7" w:rsidRDefault="0012248E" w:rsidP="0012248E">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00592FF7">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Added chapter Reporting and Dashboarding (section 2.2.9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F6A89DC" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00592FF7" w:rsidRDefault="0012248E" w:rsidP="0012248E">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00592FF7">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Added chapters System Function and Delegation (section 2.4.1 and 2.4.2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B26A9D9" w14:textId="25378169" w:rsidR="0012248E" w:rsidRPr="00592FF7" w:rsidRDefault="0012248E" w:rsidP="0012248E">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00592FF7">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Updated chapters 3.2.1, 4.1.2 and 4.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012248E" w:rsidRPr="008823F3" w14:paraId="74118A71" w14:textId="77777777" w:rsidTr="00100F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA9D4FB" w14:textId="06E3EB46" w:rsidR="0012248E" w:rsidRDefault="006E00E8" w:rsidP="0012248E">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00C92D51">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00C92D51">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5C79C0" w14:textId="157E587A" w:rsidR="0012248E" w:rsidRDefault="00C92D51" w:rsidP="0012248E">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF3AC74" w14:textId="77777777" w:rsidR="00C92D51" w:rsidRPr="00437831" w:rsidRDefault="00C92D51" w:rsidP="00C92D51">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437831">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fixed wording</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437831">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.2.4, 2.2.7, 5.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="282B9417" w14:textId="77777777" w:rsidR="00C92D51" w:rsidRPr="00437831" w:rsidRDefault="00C92D51" w:rsidP="00C92D51">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437831">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fixed URL and updated table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437831">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ADD07CE" w14:textId="77777777" w:rsidR="00C92D51" w:rsidRPr="00437831" w:rsidRDefault="00C92D51" w:rsidP="00C92D51">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437831">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Added information </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437831">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C812E51" w14:textId="77777777" w:rsidR="00C92D51" w:rsidRPr="00437831" w:rsidRDefault="00C92D51" w:rsidP="00C92D51">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437831">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Updated table </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437831">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3.2.1, 4.1.2.1, 4.1.3, 5.1, 5.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02DADA62" w14:textId="77777777" w:rsidR="00C92D51" w:rsidRPr="00437831" w:rsidRDefault="00C92D51" w:rsidP="00C92D51">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437831">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Updated Endpoint and query </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437831">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5.4.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EE75397" w14:textId="77777777" w:rsidR="0012248E" w:rsidRDefault="00C92D51" w:rsidP="0012248E">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437831">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Updated Endpoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (section </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437831">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5.4.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38B7890D" w14:textId="20B5D1E1" w:rsidR="006E00E8" w:rsidRDefault="006E00E8" w:rsidP="0012248E">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Added chapter Collecting a micro-batch (section 2.1.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012248E" w:rsidRPr="008823F3" w14:paraId="528430BE" w14:textId="77777777" w:rsidTr="00100F6A">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C30BFA" w14:textId="2E32E7C2" w:rsidR="0012248E" w:rsidRDefault="00F378E7" w:rsidP="0012248E">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="6" w:author="Author">
               <w:r>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>0</w:t>
+                <w:t>23-10-2026</w:t>
               </w:r>
             </w:ins>
-            <w:ins w:id="7" w:author="Koskikallio Laura" w:date="2026-01-07T12:21:00Z" w16du:dateUtc="2026-01-07T10:21:00Z">
-[...7 lines deleted...]
-            <w:ins w:id="8" w:author="Koskikallio Laura" w:date="2026-01-07T12:07:00Z" w16du:dateUtc="2026-01-07T10:07:00Z">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AF42C5" w14:textId="713EE3C8" w:rsidR="0012248E" w:rsidRDefault="00F378E7" w:rsidP="0012248E">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="7" w:author="Author">
               <w:r>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>-01-2026</w:t>
+                <w:t>1.3</w:t>
               </w:r>
             </w:ins>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5EA14025" w14:textId="7CCE7F5F" w:rsidR="0012248E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="0012248E">
+            <w:tcW w:w="6973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="749F266E" w14:textId="77777777" w:rsidR="0012248E" w:rsidRDefault="00F378E7" w:rsidP="0012248E">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-              <w:r>
+                <w:ins w:id="8" w:author="Author"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="9" w:author="Author">
+              <w:r w:rsidRPr="00BC360C">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>1.</w:t>
+                <w:t>Added expiry timestamp in Get Token response (section 3.2, 3.2.2, 5.4.2)</w:t>
               </w:r>
             </w:ins>
-            <w:ins w:id="10" w:author="Koskikallio Laura" w:date="2026-01-07T13:07:00Z" w16du:dateUtc="2026-01-07T11:07:00Z">
-              <w:r w:rsidR="0059240F">
+          </w:p>
+          <w:p w14:paraId="343A5F0C" w14:textId="77777777" w:rsidR="00F378E7" w:rsidRPr="00BC360C" w:rsidRDefault="00F378E7" w:rsidP="00F378E7">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:ins w:id="10" w:author="Author"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="11" w:author="Author">
+              <w:r w:rsidRPr="00BC360C">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>1</w:t>
+                <w:t>Added notes in the picture about 3rd party agreements (section 2.1.2)</w:t>
               </w:r>
             </w:ins>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="50270D11" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00592FF7" w:rsidRDefault="0012248E" w:rsidP="0012248E">
+          <w:p w14:paraId="3E5D2933" w14:textId="77777777" w:rsidR="00F378E7" w:rsidRPr="00BC360C" w:rsidRDefault="00F378E7" w:rsidP="00F378E7">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:ins w:id="11" w:author="Koskikallio Laura" w:date="2026-01-07T12:07:00Z" w16du:dateUtc="2026-01-07T10:07:00Z"/>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="00592FF7">
+                <w:ins w:id="12" w:author="Author"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="13" w:author="Author">
+              <w:r w:rsidRPr="00BC360C">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Added chapter Event traceability (section 2.2.5)</w:t>
+                <w:t>Added information about token expiry parameters (section 2.1.3)</w:t>
               </w:r>
             </w:ins>
           </w:p>
-          <w:p w14:paraId="052D217E" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00592FF7" w:rsidRDefault="0012248E" w:rsidP="0012248E">
+          <w:p w14:paraId="17025B34" w14:textId="77777777" w:rsidR="00F378E7" w:rsidRPr="00BC360C" w:rsidRDefault="00F378E7" w:rsidP="00F378E7">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:ins w:id="13" w:author="Koskikallio Laura" w:date="2026-01-07T12:07:00Z" w16du:dateUtc="2026-01-07T10:07:00Z"/>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="00592FF7">
+                <w:ins w:id="14" w:author="Author"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="15" w:author="Author">
+              <w:r w:rsidRPr="00BC360C">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Added chapter Guaranteed processing (section 2.2.6)</w:t>
+                <w:t xml:space="preserve">Updated System user to Organisation User (section 2.2.1, 2.4, 3.1, 3.2, </w:t>
               </w:r>
             </w:ins>
           </w:p>
-          <w:p w14:paraId="435CCE06" w14:textId="3DDAA13C" w:rsidR="0012248E" w:rsidRPr="00592FF7" w:rsidRDefault="0012248E" w:rsidP="0012248E">
+          <w:p w14:paraId="01F8EF4B" w14:textId="77777777" w:rsidR="00F378E7" w:rsidRDefault="00F378E7" w:rsidP="00F378E7">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:ins w:id="15" w:author="Koskikallio Laura" w:date="2026-01-07T12:07:00Z" w16du:dateUtc="2026-01-07T10:07:00Z"/>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="00592FF7">
+                <w:ins w:id="16" w:author="Author"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="17" w:author="Author">
+              <w:r w:rsidRPr="00BC360C">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added </w:t>
+                <w:t>Updated message examples into text instead of pictures (section 5.4.2, 5.4.3, 5.4.4)</w:t>
               </w:r>
             </w:ins>
-            <w:ins w:id="17" w:author="Koskikallio Laura" w:date="2026-01-07T12:08:00Z" w16du:dateUtc="2026-01-07T10:08:00Z">
-              <w:r w:rsidRPr="00592FF7">
+          </w:p>
+          <w:p w14:paraId="040F4E3E" w14:textId="77777777" w:rsidR="00164330" w:rsidRPr="00D57C84" w:rsidRDefault="00164330" w:rsidP="00164330">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:ins w:id="18" w:author="Author"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="19" w:author="Author">
+              <w:r w:rsidRPr="00D57C84">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>chapter Reporting and Dashboarding (section 2.2.9)</w:t>
+                <w:t>Updated Schema documentation version and date (section 1.5)</w:t>
               </w:r>
             </w:ins>
           </w:p>
-          <w:p w14:paraId="2F6A89DC" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00592FF7" w:rsidRDefault="0012248E" w:rsidP="0012248E">
+          <w:p w14:paraId="5A394B9B" w14:textId="77777777" w:rsidR="00164330" w:rsidRPr="00D57C84" w:rsidRDefault="00164330" w:rsidP="00164330">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:ins w:id="18" w:author="Koskikallio Laura" w:date="2026-01-07T12:07:00Z" w16du:dateUtc="2026-01-07T10:07:00Z"/>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="00592FF7">
+                <w:ins w:id="20" w:author="Author"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="21" w:author="Author">
+              <w:r w:rsidRPr="00D57C84">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Added chapters System Function and Delegation (section 2.4.1 and 2.4.2)</w:t>
+                <w:t xml:space="preserve">Updated remark of </w:t>
               </w:r>
-            </w:ins>
-[...10 lines deleted...]
-              <w:r w:rsidRPr="00592FF7">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00D57C84">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Updated chapters 3.2.1, 4.1.2 and 4.1.3</w:t>
+                <w:t>tsid</w:t>
               </w:r>
-            </w:ins>
-[...17 lines deleted...]
-              <w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00D57C84">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>05</w:t>
+                <w:t xml:space="preserve"> (section 2.2.5)</w:t>
               </w:r>
             </w:ins>
-            <w:ins w:id="22" w:author="Markkanen Laura" w:date="2026-01-12T15:35:00Z" w16du:dateUtc="2026-01-12T13:35:00Z">
-              <w:r w:rsidR="00C92D51">
+          </w:p>
+          <w:p w14:paraId="63166428" w14:textId="77777777" w:rsidR="00164330" w:rsidRPr="00D57C84" w:rsidRDefault="00164330" w:rsidP="00164330">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:ins w:id="22" w:author="Author"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="23" w:author="Author">
+              <w:r w:rsidRPr="00D57C84">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>-0</w:t>
+                <w:t xml:space="preserve">Updated description of </w:t>
               </w:r>
-            </w:ins>
-[...1 lines deleted...]
-              <w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00D57C84">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>2</w:t>
+                <w:t>tsid</w:t>
               </w:r>
-            </w:ins>
-[...1 lines deleted...]
-              <w:r w:rsidR="00C92D51">
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00D57C84">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>-</w:t>
+                <w:t xml:space="preserve"> (section 4.1.3.2)</w:t>
               </w:r>
             </w:ins>
-            <w:ins w:id="25" w:author="Markkanen Laura" w:date="2026-01-12T15:36:00Z" w16du:dateUtc="2026-01-12T13:36:00Z">
-              <w:r w:rsidR="00C92D51">
+          </w:p>
+          <w:p w14:paraId="5FA18550" w14:textId="6D0D2D1E" w:rsidR="00164330" w:rsidRDefault="00164330" w:rsidP="00164330">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="24" w:author="Author">
+              <w:r w:rsidRPr="00D57C84">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>2026</w:t>
+                <w:t>Updated HTTP status code (section 5.4.4)</w:t>
               </w:r>
             </w:ins>
-          </w:p>
-[...305 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EE3E5ED" w14:textId="77777777" w:rsidR="00F645BA" w:rsidRPr="00BA196C" w:rsidRDefault="00F645BA" w:rsidP="00A2786A">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57F87E14" w14:textId="77777777" w:rsidR="00F645BA" w:rsidRPr="00BA196C" w:rsidRDefault="00F645BA" w:rsidP="00A2786A">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E2C375" w14:textId="3850A73C" w:rsidR="00FB7055" w:rsidRPr="00BA196C" w:rsidRDefault="008F2E7A" w:rsidP="005F6754">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc347491780"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Toc221173767"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc347491780"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc531883707"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc33091992"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc243648306"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="0424FF7D" w14:textId="77777777" w:rsidR="00FB7055" w:rsidRDefault="00FB7055" w:rsidP="00BF6A96">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc221173768"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc243648307"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="05ED435F" w14:textId="00DAED44" w:rsidR="00FB7055" w:rsidRPr="005B5AA0" w:rsidRDefault="005B5AA0" w:rsidP="005B5AA0">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2E7A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">This document contains the external interface specifications for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E7A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> channel of the Fingrid Datahub. The CGI Central Market System (CMS) is used to for implementing the B2B </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Event </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E7A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">channel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F77BB31" w14:textId="77777777" w:rsidR="00FB7055" w:rsidRDefault="00FB7055" w:rsidP="00BF6A96">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc221173769"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc243648308"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="06368F55" w14:textId="20ED9E6A" w:rsidR="005B5AA0" w:rsidRDefault="005B5AA0" w:rsidP="005B5AA0">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2E7A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E7A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -6479,501 +6598,515 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Token operation: Interface for Market Participants to request a token for a specific sender/ organisation combination. Token is to be used when data is published.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B94477C" w14:textId="77777777" w:rsidR="00583A20" w:rsidRPr="00BA196C" w:rsidRDefault="00583A20" w:rsidP="004C3CDB">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="103E4346" w14:textId="77777777" w:rsidR="00FB7055" w:rsidRPr="00BA196C" w:rsidRDefault="00FB7055" w:rsidP="00FB7055">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc221173770"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc243648309"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Target Audience</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="3FA782D0" w14:textId="2D7AA5DF" w:rsidR="00FB7055" w:rsidRDefault="00FB7055" w:rsidP="00FB7055">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The target audience for this document are</w:t>
       </w:r>
       <w:r w:rsidR="004C3CDB" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>architects, operators, development- and test teams using the</w:t>
       </w:r>
       <w:r w:rsidR="004C3CDB" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Event interface of the Fingrid Datahub.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF2BB8C" w14:textId="77777777" w:rsidR="005B6FA6" w:rsidRPr="00BA196C" w:rsidRDefault="005B6FA6" w:rsidP="005B6FA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc33091996"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc221173771"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc33091996"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc243648310"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Document Structure</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="5111C80B" w14:textId="77777777" w:rsidR="005B6FA6" w:rsidRPr="00BA196C" w:rsidRDefault="005B6FA6" w:rsidP="005B6FA6">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc352144838"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc352144838"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32343433" w14:textId="77777777" w:rsidR="005B6FA6" w:rsidRPr="00BA196C" w:rsidRDefault="005B6FA6" w:rsidP="005B6FA6">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Chapter 1 contains the general information about this document, including its purpose, short description and references to other documents.</w:t>
+        <w:t xml:space="preserve">Chapter 1 contains </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the general</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information about this document, including its purpose, short description and references to other documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38431DAF" w14:textId="74C50864" w:rsidR="005B6FA6" w:rsidRPr="005A52C7" w:rsidRDefault="005B5AA0" w:rsidP="001418D6">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:spacing w:before="220" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A52C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Product Standard</w:t>
       </w:r>
       <w:r w:rsidR="005B6FA6" w:rsidRPr="005A52C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D6A5A2" w14:textId="2D1DD6D6" w:rsidR="005B6FA6" w:rsidRPr="005A52C7" w:rsidRDefault="001707EA" w:rsidP="001418D6">
+    <w:p w14:paraId="01D6A5A2" w14:textId="0F0F541F" w:rsidR="005B6FA6" w:rsidRPr="005A52C7" w:rsidRDefault="001707EA" w:rsidP="001418D6">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref190082234 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002A0D9A">
+      <w:r w:rsidR="008823F3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> describes the generic specification for the event </w:t>
       </w:r>
       <w:r w:rsidR="0097136D" w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>channel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B7A327" w14:textId="3DC82418" w:rsidR="001707EA" w:rsidRDefault="001707EA" w:rsidP="001418D6">
+    <w:p w14:paraId="09B7A327" w14:textId="5592B950" w:rsidR="001707EA" w:rsidRDefault="001707EA" w:rsidP="001418D6">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref190082246 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002A0D9A">
+      <w:r w:rsidR="008823F3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> explains the 2 operations in </w:t>
       </w:r>
       <w:r w:rsidR="00B22A10">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>more</w:t>
       </w:r>
       <w:r w:rsidR="00B22A10" w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0097136D" w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>detail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD28A90" w14:textId="7F53098D" w:rsidR="00EC4ADE" w:rsidRPr="005A52C7" w:rsidRDefault="00EC4ADE" w:rsidP="001418D6">
+    <w:p w14:paraId="6AD28A90" w14:textId="2BFDF763" w:rsidR="00EC4ADE" w:rsidRPr="005A52C7" w:rsidRDefault="00EC4ADE" w:rsidP="001418D6">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00E25FCC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E25FCC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref190774330 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00E25FCC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00E25FCC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002A0D9A">
+      <w:r w:rsidR="008823F3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00E25FCC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> describes the specific business services which are supported by the event channel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12534711" w14:textId="77777777" w:rsidR="005A52C7" w:rsidRPr="005A52C7" w:rsidRDefault="005A52C7" w:rsidP="005A52C7">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DF69664" w14:textId="7E46013A" w:rsidR="005A52C7" w:rsidRPr="005A52C7" w:rsidRDefault="005A52C7" w:rsidP="005A52C7">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A52C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fingrid specific:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77627D10" w14:textId="0559E8AD" w:rsidR="001707EA" w:rsidRPr="005A52C7" w:rsidRDefault="001707EA" w:rsidP="001418D6">
+    <w:p w14:paraId="77627D10" w14:textId="5EEB6110" w:rsidR="001707EA" w:rsidRPr="005A52C7" w:rsidRDefault="001707EA" w:rsidP="001418D6">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00E25FCC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E25FCC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref190774352 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00E25FCC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00E25FCC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002A0D9A">
+      <w:r w:rsidR="008823F3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00E25FCC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005A52C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides some Fingrid specific information regarding the event channel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B824DCC" w14:textId="77777777" w:rsidR="005B6FA6" w:rsidRPr="00BA196C" w:rsidRDefault="005B6FA6" w:rsidP="005B6FA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Ref531882767"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="53" w:name="_Toc221173772"/>
+      <w:bookmarkStart w:id="35" w:name="_Ref531882767"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc531883712"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc33091997"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc243648311"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Document References</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CGI-Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2239"/>
         <w:gridCol w:w="4868"/>
@@ -7212,91 +7345,149 @@
             <w:r>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidRPr="00282E3B">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidRPr="00282E3B">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidRPr="00282E3B">
               <w:t xml:space="preserve">.zip” </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2C5DA8D4" w14:textId="41C285A2" w:rsidR="00AD6D3D" w:rsidRPr="00CE395C" w:rsidRDefault="00FD564D" w:rsidP="00AD6D3D">
+          <w:p w14:paraId="2C5DA8D4" w14:textId="5EF8F3F8" w:rsidR="00AD6D3D" w:rsidRPr="00CE395C" w:rsidRDefault="00FC443A" w:rsidP="00AD6D3D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE395C">
-[...10 lines deleted...]
-            </w:r>
+            <w:ins w:id="39" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>1</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="40" w:author="Author">
+              <w:r w:rsidR="00FD564D" w:rsidRPr="00CE395C" w:rsidDel="00FC443A">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>0</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidR="00FD564D" w:rsidRPr="00CE395C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.0.</w:t>
+            </w:r>
+            <w:ins w:id="41" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>3</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="42" w:author="Author">
+              <w:r w:rsidR="00F37049" w:rsidDel="00FC443A">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>6</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="20228B49" w14:textId="7C6380F7" w:rsidR="00AD6D3D" w:rsidRPr="00CE395C" w:rsidRDefault="00FD564D" w:rsidP="00AD6D3D">
+          <w:p w14:paraId="20228B49" w14:textId="33A2BCEA" w:rsidR="00AD6D3D" w:rsidRPr="00CE395C" w:rsidRDefault="00FC443A" w:rsidP="00AD6D3D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE395C">
-[...4 lines deleted...]
-            </w:r>
+            <w:ins w:id="43" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>16</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="44" w:author="Author">
+              <w:r w:rsidR="00FD564D" w:rsidRPr="00CE395C" w:rsidDel="00FC443A">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>15</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidR="00FD564D" w:rsidRPr="00CE395C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-01-202</w:t>
+            </w:r>
+            <w:ins w:id="45" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>6</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="46" w:author="Author">
+              <w:r w:rsidR="00FD564D" w:rsidRPr="00CE395C" w:rsidDel="00FC443A">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>5</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD6D3D" w:rsidRPr="00BA196C" w14:paraId="3CBA0ACB" w14:textId="77777777" w:rsidTr="00282E3B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1163" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="6566060F" w14:textId="3300CD4E" w:rsidR="00AD6D3D" w:rsidRPr="00CE395C" w:rsidRDefault="00371E3F" w:rsidP="00AD6D3D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
@@ -7624,64 +7815,64 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="03562FCC" w14:textId="426773F8" w:rsidR="00AD6D3D" w:rsidRPr="00CE395C" w:rsidRDefault="00AD6D3D" w:rsidP="00AD6D3D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7979AF3A" w14:textId="77777777" w:rsidR="005B6FA6" w:rsidRPr="00BA196C" w:rsidRDefault="005B6FA6" w:rsidP="005B6FA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc471891065"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc471891065"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc531883713"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc33091998"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc243648312"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Glossary</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CGI-Table"/>
         <w:tblW w:w="3366" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1425"/>
         <w:gridCol w:w="5057"/>
@@ -7716,99 +7907,99 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3901" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="71B70647" w14:textId="77777777" w:rsidR="005B6FA6" w:rsidRPr="00BA196C" w:rsidRDefault="005B6FA6" w:rsidP="005B6FA6">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B6FA6" w:rsidRPr="000106CA" w14:paraId="61DDF734" w14:textId="77777777" w:rsidTr="00231ACD">
+      <w:tr w:rsidR="005B6FA6" w:rsidRPr="008823F3" w14:paraId="61DDF734" w14:textId="77777777" w:rsidTr="00231ACD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1099" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="55AA2624" w14:textId="77777777" w:rsidR="005B6FA6" w:rsidRPr="005A52C7" w:rsidRDefault="005B6FA6" w:rsidP="00282E3B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A52C7">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3901" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7B8614EE" w14:textId="77777777" w:rsidR="005B6FA6" w:rsidRPr="0012248E" w:rsidRDefault="005B6FA6" w:rsidP="00282E3B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012248E">
               <w:rPr>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
               <w:t>CGI Central Market System / Datahub</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B6FA6" w:rsidRPr="000106CA" w14:paraId="3657D5ED" w14:textId="77777777" w:rsidTr="00231ACD">
+      <w:tr w:rsidR="005B6FA6" w:rsidRPr="008823F3" w14:paraId="3657D5ED" w14:textId="77777777" w:rsidTr="00231ACD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1099" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B6172C4" w14:textId="77777777" w:rsidR="005B6FA6" w:rsidRPr="005A52C7" w:rsidRDefault="005B6FA6" w:rsidP="00282E3B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A52C7">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DEQUEUE</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8026,51 +8217,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A52C7">
               <w:rPr>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">JavaScript Object </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005A52C7">
               <w:rPr>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Notation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005A52C7">
               <w:rPr>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B6FA6" w:rsidRPr="000106CA" w14:paraId="047090DC" w14:textId="77777777" w:rsidTr="00231ACD">
+      <w:tr w:rsidR="005B6FA6" w:rsidRPr="008823F3" w14:paraId="047090DC" w14:textId="77777777" w:rsidTr="00231ACD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1099" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7D760F66" w14:textId="77777777" w:rsidR="005B6FA6" w:rsidRPr="005A52C7" w:rsidRDefault="005B6FA6" w:rsidP="00282E3B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A52C7">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PEEK</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8370,64 +8561,64 @@
           <w:p w14:paraId="100470CC" w14:textId="77777777" w:rsidR="005B6FA6" w:rsidRPr="005A52C7" w:rsidRDefault="005B6FA6" w:rsidP="00282E3B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A52C7">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>XML Schema Definition Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FACF405" w14:textId="33843D80" w:rsidR="005B6FA6" w:rsidRPr="00BA196C" w:rsidRDefault="005B6FA6" w:rsidP="005B6FA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc471891078"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc471891078"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc531883714"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc33091999"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc243648313"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Symbols</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="391A3171" w14:textId="395808C5" w:rsidR="005B6FA6" w:rsidRPr="00BA196C" w:rsidRDefault="005B6FA6" w:rsidP="005B6FA6">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The standard UML notation for flow and activity diagrams shall apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE79CC9" w14:textId="265C1047" w:rsidR="005B6FA6" w:rsidRPr="00BA196C" w:rsidRDefault="005B6FA6" w:rsidP="005B6FA6">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -8484,62 +8675,62 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>g.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> {</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>URL}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB726E7" w14:textId="77777777" w:rsidR="005B6FA6" w:rsidRPr="00BA196C" w:rsidRDefault="005B6FA6" w:rsidP="005B6FA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc531883715"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="_Toc221173775"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc531883715"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc33092000"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc243648314"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Open Issues</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="765C5D52" w14:textId="77777777" w:rsidR="005B6FA6" w:rsidRPr="00BA196C" w:rsidRDefault="005B6FA6" w:rsidP="005B6FA6">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This section contains the identified open issues impacting the External Interface Specification.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CGI-Table"/>
         <w:tblW w:w="4344" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
@@ -8783,596 +8974,583 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="379C5772" w14:textId="0EC89E58" w:rsidR="005B6FA6" w:rsidRPr="00BA196C" w:rsidRDefault="005B6FA6" w:rsidP="00AA4AE1">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74103F22" w14:textId="705285F7" w:rsidR="0032669A" w:rsidRPr="00BA196C" w:rsidRDefault="00802C47" w:rsidP="0032669A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Ref190082234"/>
-      <w:bookmarkStart w:id="66" w:name="_Toc221173776"/>
+      <w:bookmarkStart w:id="58" w:name="_Ref190082234"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc243648315"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>B2B</w:t>
       </w:r>
       <w:r w:rsidR="0003445E" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C0F00" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Event channel</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r w:rsidR="002C0F00" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD0E7B6" w14:textId="34E949BD" w:rsidR="0032669A" w:rsidRPr="00BA196C" w:rsidRDefault="0032669A" w:rsidP="0032669A">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc531883718"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc33092004"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This chapter gives an overview of the B2B event channel </w:t>
+      </w:r>
+      <w:r w:rsidR="0097136D" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>utilized</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0F00" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00802C47">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>near-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25FCC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>real-time</w:t>
+      </w:r>
+      <w:r w:rsidR="00802C47">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data publication</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The Message Hub provides access to the market functions of the Datahub via web services </w:t>
+      </w:r>
+      <w:r w:rsidR="00802C47">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[DH.EXT.B2B]</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0F00" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001306AC" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(High performant) </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0F00" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Rest APIs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is the gateway for Market Participants to send and receive messages. These services are executed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>by the use of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> standardized messages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B55FDEC" w14:textId="4209AF77" w:rsidR="0032669A" w:rsidRPr="00BA196C" w:rsidRDefault="0032669A" w:rsidP="0032669A">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This chapter explains common functionality</w:t>
+      </w:r>
+      <w:r w:rsidR="00170D6C" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, patterns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and mechanisms that are the same for the </w:t>
+      </w:r>
+      <w:r w:rsidR="001306AC" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>services which are implement with a high performant Rest API.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F27F14" w14:textId="3D98B7CE" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc243648316"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Interface overview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="22021B47" w14:textId="1E6F04CE" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="00231ACD">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Connectivity through the </w:t>
+      </w:r>
+      <w:r w:rsidR="001306AC" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> channel is via a single</w:t>
+      </w:r>
+      <w:r w:rsidR="001306AC" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rest API</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using </w:t>
+      </w:r>
+      <w:r w:rsidR="001306AC" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>JSON</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> representation of one </w:t>
+      </w:r>
+      <w:r w:rsidR="001306AC" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transaction. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="001306AC" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">High performant REST API has two </w:t>
+      </w:r>
+      <w:r w:rsidR="00170D6C" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">types of </w:t>
+      </w:r>
+      <w:r w:rsidR="001306AC" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>operations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DD33C1" w14:textId="7894E50B" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="00BA196C" w:rsidP="008A6E95">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>POST | Publish</w:t>
+      </w:r>
+      <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publish events </w:t>
+      </w:r>
+      <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5862" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Asynchronous</w:t>
+      </w:r>
+      <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> processing</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5862" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EC4773" w14:textId="3CE9183B" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="00BA196C" w:rsidP="008A6E95">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>GET</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>| Token</w:t>
+      </w:r>
+      <w:r w:rsidR="001306AC" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60D97">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Synchronously r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>etrieve a</w:t>
+      </w:r>
+      <w:r w:rsidR="001306AC" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> token with encrypted grants to use the service)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307DBE73" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="00231ACD">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In the next paragraphs these are described in context of the different processing scenarios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551B305D" w14:textId="53B845ED" w:rsidR="000106CA" w:rsidRPr="000106CA" w:rsidRDefault="000106CA" w:rsidP="000106CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc243648317"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc531883719"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc33092005"/>
+      <w:r w:rsidRPr="000106CA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Collecting a micro-batch</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="148D5C56" w14:textId="66758C9A" w:rsidR="000106CA" w:rsidRPr="000106CA" w:rsidRDefault="000106CA" w:rsidP="000106CA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000106CA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individual measurement values are aggregated into micro-batches, and these micro-batches are processed similarly as meter data messages submitted through SOAP. Micro-batches are compiled based on physical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000106CA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sender</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000106CA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, juridical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000106CA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sender</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000106CA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and reading </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000106CA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>timestamp</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000106CA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in which values are reported. One micro-batch can contain multiple meter data values and multiple accounting points, but all of them must be sent by the same physical and juridical sender for the same reading timestamp. There can be multiple micro-batches being compiled at the same time, as multiple parties can report meter data to multiple reading timestamps simultaneously.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1C0259" w14:textId="77777777" w:rsidR="000106CA" w:rsidRPr="000106CA" w:rsidRDefault="000106CA" w:rsidP="000106CA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000106CA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Micro-batch is complete when threshold conditions are met. Count-based threshold triggers when single batch reaches the configured count of individual measurement values. Time-based threshold triggers on a global interval, which means that all micro-batches are sent at configured time intervals, regardless of when the first measurement value of micro-batch has arrived or how many meter data values there are.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6392BF29" w14:textId="77777777" w:rsidR="000106CA" w:rsidRPr="000106CA" w:rsidRDefault="000106CA" w:rsidP="000106CA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBC75E4" w14:textId="008004E3" w:rsidR="000106CA" w:rsidRPr="000106CA" w:rsidRDefault="000106CA" w:rsidP="000106CA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000106CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000106CA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000106CA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>two meter</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000106CA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data events are sent with same accounting point, same reading timestamp but different quantity or quality too close each other, events might end up in same batch. As result, both events are rejected due to “Overlapping time series detected in different transactions” error (MDM-PTV-020). Corrective meter data events must be sent only after enough time has passed since the original meter data event, so the events are processed in separate batches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2230AA4C" w14:textId="77777777" w:rsidR="000106CA" w:rsidRPr="000106CA" w:rsidRDefault="000106CA" w:rsidP="000106CA">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63001A0B" w14:textId="2D0287A9" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc243648318"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Asynchronous Processing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
-      <w:r w:rsidR="002C0F00" w:rsidRPr="00BA196C">
-[...521 lines deleted...]
-      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="15F3F0CA" w14:textId="6AAEBCDC" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="00BA196C" w:rsidP="00CE395C">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE395C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Publish</w:t>
       </w:r>
       <w:r w:rsidR="001306AC" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9703,51 +9881,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>OpenAPI</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0097136D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> specification of the service</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32850B41" w14:textId="365AE92D" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="00231ACD">
+    <w:p w14:paraId="32850B41" w14:textId="6D82C446" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="00231ACD">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">A single synchronous receipt message is sent back to indicate whether the </w:t>
       </w:r>
       <w:r w:rsidR="00327DEE" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>event</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> was accepted or rejected (such as, due to failing </w:t>
       </w:r>
       <w:r w:rsidR="00327DEE" w:rsidRPr="00BA196C">
@@ -9768,51 +9946,63 @@
         </w:rPr>
         <w:t xml:space="preserve">Asynchronously Datahub will </w:t>
       </w:r>
       <w:r w:rsidR="00D004C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>then commence</w:t>
       </w:r>
       <w:r w:rsidR="00D536DC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> functional process</w:t>
       </w:r>
       <w:r w:rsidR="00D004C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ing of</w:t>
       </w:r>
       <w:r w:rsidR="00D536DC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the events where datahub currently only supports processing the received events in collections</w:t>
+        <w:t xml:space="preserve"> the events where </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7F7C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00D536DC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>atahub currently only supports processing the received events in collections</w:t>
       </w:r>
       <w:r w:rsidR="00D004C7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (micro-batches)</w:t>
       </w:r>
       <w:r w:rsidR="00D536DC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D8F73E" w14:textId="74BE983F" w:rsidR="0041222D" w:rsidRDefault="0041222D" w:rsidP="00231ACD">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9827,141 +10017,240 @@
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Any subsequent functional messages (including error messages) are returned to the sending Market Participant as </w:t>
       </w:r>
       <w:r w:rsidR="00FD5862" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>group</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> as are any follow up messages sent to other Market Participants.</w:t>
       </w:r>
       <w:r w:rsidR="00FC5196">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> See below figure for a visual overview of processing in a collection. As example Measurement series is used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF04CED" w14:textId="7F082597" w:rsidR="00FC5196" w:rsidRDefault="00FC5196" w:rsidP="00FC5196">
+    <w:p w14:paraId="46B9AC79" w14:textId="77777777" w:rsidR="001B7F7C" w:rsidRDefault="001B7F7C" w:rsidP="001B7F7C">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="643" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45A03B43" w14:textId="3F3A1505" w:rsidR="00FC5196" w:rsidRDefault="00FC5196" w:rsidP="00FC5196">
+    <w:p w14:paraId="00B466F1" w14:textId="188717BE" w:rsidR="001B7F7C" w:rsidRDefault="00000000" w:rsidP="001B7F7C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="643" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:object w:dxaOrig="0" w:dyaOrig="0" w14:anchorId="3E75D398">
+          <v:shape id="_x0000_s2051" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:34.45pt;margin-top:.1pt;width:422.8pt;height:498.15pt;z-index:251659776;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-51 44 -51 11778 3173 12133 154 12178 -51 12222 -51 15422 2406 15689 154 15733 -51 15778 -51 21467 6091 21511 21600 21511 21600 44 -51 44">
+            <v:imagedata r:id="rId10" o:title=""/>
+            <w10:wrap type="tight"/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_s2051" DrawAspect="Content" ObjectID="_1854517585" r:id="rId11"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF04CED" w14:textId="7F082597" w:rsidR="00FC5196" w:rsidRDefault="00FC5196" w:rsidP="00FC5196">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="643" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B1662B8" w14:textId="77777777" w:rsidR="001B7F7C" w:rsidRDefault="001B7F7C" w:rsidP="00FC5196">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="643" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620BABD1" w14:textId="77777777" w:rsidR="001B7F7C" w:rsidRDefault="001B7F7C" w:rsidP="00FC5196">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="643" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32C624B1" w14:textId="77777777" w:rsidR="001B7F7C" w:rsidRDefault="001B7F7C" w:rsidP="00FC5196">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="643" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD4F0B1" w14:textId="77777777" w:rsidR="001B7F7C" w:rsidRDefault="001B7F7C" w:rsidP="00FC5196">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="643" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A03B43" w14:textId="3980796A" w:rsidR="00FC5196" w:rsidRDefault="00FC5196" w:rsidP="00FC5196">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:del w:id="67" w:author="Author">
+        <w:r w:rsidDel="001B7F7C">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="257B4E6A" wp14:editId="77734989">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>5715</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3522980" cy="3691890"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="708856784" name="Picture 3" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="708856784" name="Picture 3" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </pic:cNvPicPr>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId12" cstate="print">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3522980" cy="3691890"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </w:r>
+      </w:del>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...60 lines deleted...]
-        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DSO sends single measurement values as events to Datahub</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7F7C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7480FD" w14:textId="25A089B8" w:rsidR="00FC5196" w:rsidRDefault="00FC5196" w:rsidP="00FC5196">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Datahub receives and checks the individual events and buffers them</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14285C99" w14:textId="18B2F877" w:rsidR="00FC5196" w:rsidRDefault="00FC5196" w:rsidP="00FC5196">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -10083,367 +10372,821 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DE43F91" w14:textId="58B02549" w:rsidR="00D536DC" w:rsidRDefault="00D536DC" w:rsidP="00D536DC">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Processed individually.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any subsequent functional messages (including error messages) are returned to </w:t>
+        <w:t xml:space="preserve">Any subsequent functional messages (including error messages) are returned to the sending Market Participant individually as are any </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>the sending</w:t>
+        <w:t>follow up</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Market Participant individually as are any </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> messages sent to other Market Participants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF82879" w14:textId="6664F8A4" w:rsidR="00D536DC" w:rsidRPr="00CE395C" w:rsidRDefault="00D536DC" w:rsidP="00CE395C">
+    <w:p w14:paraId="7002E440" w14:textId="6843844A" w:rsidR="00D536DC" w:rsidRPr="001B7F7C" w:rsidRDefault="00D536DC" w:rsidP="001B7F7C">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="643"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE395C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Currently not supported by Datahub but it is expected future event services will be added to this channel where functional processing will be done individually.</w:t>
       </w:r>
+      <w:bookmarkStart w:id="68" w:name="_Toc531883720"/>
+      <w:bookmarkStart w:id="69" w:name="_Ref469902989"/>
+      <w:bookmarkStart w:id="70" w:name="_Ref469905527"/>
     </w:p>
-    <w:p w14:paraId="70649C2B" w14:textId="77777777" w:rsidR="00D536DC" w:rsidRDefault="00D536DC">
+    <w:p w14:paraId="3A117A0E" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc33092006"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc243648319"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Synchronous Processing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="38D9681D" w14:textId="098C7989" w:rsidR="001F7A37" w:rsidRDefault="0097136D" w:rsidP="00CE395C">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="_Toc531883721"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc33092007"/>
+      <w:r w:rsidRPr="00CE395C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Token</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00821B9F" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Event channel is typically used </w:t>
+      </w:r>
+      <w:r w:rsidR="00311C93">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a requirement </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60D97">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:r w:rsidR="00311C93">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to be</w:t>
+      </w:r>
+      <w:r w:rsidR="00311C93" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">published to Datahub </w:t>
+      </w:r>
+      <w:r w:rsidR="00311C93">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>near-real-time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00821B9F" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To reduce the overhead per individual event a token is required. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The GET | Token</w:t>
+      </w:r>
+      <w:r w:rsidR="00821B9F" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allows the participant to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>retrieve</w:t>
+      </w:r>
+      <w:r w:rsidR="00821B9F" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a token which represents an authenticated user with encrypted attributes. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D04AE" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:ins w:id="75" w:author="Author">
+        <w:r w:rsidR="008D04AE">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> token has</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="008D04AE" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expiration </w:t>
+      </w:r>
+      <w:del w:id="76" w:author="Author">
+        <w:r w:rsidR="008D04AE" w:rsidRPr="00BA196C" w:rsidDel="008C1D52">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">date </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="77" w:author="Author">
+        <w:r w:rsidR="008D04AE">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>time, which</w:t>
+        </w:r>
+        <w:r w:rsidR="008D04AE" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="008D04AE" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>is configurabl</w:t>
+      </w:r>
+      <w:ins w:id="78" w:author="Author">
+        <w:r w:rsidR="008D04AE">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve">e through </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="008D04AE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:ins w:id="79" w:author="Author">
+        <w:r w:rsidR="008D04AE">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>environment propert</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="008D04AE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:ins w:id="80" w:author="Author">
+        <w:r w:rsidR="008D04AE">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
     </w:p>
-    <w:p w14:paraId="6412A359" w14:textId="77777777" w:rsidR="0041222D" w:rsidRDefault="0041222D" w:rsidP="0041222D">
-[...45 lines deleted...]
-    <w:p w14:paraId="38D9681D" w14:textId="2D78B7C5" w:rsidR="001F7A37" w:rsidRPr="00BA196C" w:rsidRDefault="0097136D" w:rsidP="00CE395C">
+    <w:p w14:paraId="02148380" w14:textId="77777777" w:rsidR="008D04AE" w:rsidRDefault="008D04AE" w:rsidP="008D04AE">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...137 lines deleted...]
-      </w:r>
+          <w:ins w:id="81" w:author="Author"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="1128"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008D04AE" w14:paraId="16779972" w14:textId="77777777" w:rsidTr="00756357">
+        <w:trPr>
+          <w:ins w:id="82" w:author="Author"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1175" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+          </w:tcPr>
+          <w:p w14:paraId="68056A70" w14:textId="77777777" w:rsidR="008D04AE" w:rsidRPr="00756357" w:rsidRDefault="008D04AE" w:rsidP="00756357">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:ins w:id="83" w:author="Author"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="84" w:author="Author">
+              <w:r w:rsidRPr="00756357">
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>Property</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3239" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D13996" w14:textId="77777777" w:rsidR="008D04AE" w:rsidRPr="00756357" w:rsidRDefault="008D04AE" w:rsidP="00756357">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:ins w:id="85" w:author="Author"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:ins w:id="86" w:author="Author">
+              <w:r w:rsidRPr="00756357">
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>Description</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:ins>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9AF361" w14:textId="77777777" w:rsidR="008D04AE" w:rsidRPr="00756357" w:rsidRDefault="008D04AE" w:rsidP="00756357">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:ins w:id="87" w:author="Author"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:ins w:id="88" w:author="Author">
+              <w:r w:rsidRPr="00756357">
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>Example</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:ins>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D04AE" w14:paraId="0A797143" w14:textId="77777777" w:rsidTr="008D04AE">
+        <w:trPr>
+          <w:trHeight w:val="1279"/>
+          <w:ins w:id="89" w:author="Author"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1175" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05466FA7" w14:textId="32666907" w:rsidR="008D04AE" w:rsidRPr="00756357" w:rsidRDefault="00756357" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:ins w:id="90" w:author="Author"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="91" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>Expiration time</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3606D9" w14:textId="388C0BE2" w:rsidR="008D04AE" w:rsidRPr="00756357" w:rsidRDefault="008D04AE" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:ins w:id="92" w:author="Author"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="93" w:author="Author">
+              <w:r w:rsidRPr="00756357">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expiration time for the token retrieved by market participant </w:t>
+              </w:r>
+              <w:r w:rsidRPr="009775E7">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>to</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00756357">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> publish </w:t>
+              </w:r>
+              <w:r w:rsidRPr="009775E7">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>time-series</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00756357">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> events via Timeseries Event Channel. Market </w:t>
+              </w:r>
+              <w:r w:rsidRPr="009775E7">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>participants are</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00756357">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> expected to renew their token prior to expiration. Defined in number where </w:t>
+              </w:r>
+              <w:r w:rsidR="00756357">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">property ‘expiration time unit’ </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00756357">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>depicts the unit</w:t>
+              </w:r>
+            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B1A0FB" w14:textId="77777777" w:rsidR="008D04AE" w:rsidRPr="00756357" w:rsidRDefault="008D04AE" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:ins w:id="94" w:author="Author"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="95" w:author="Author">
+              <w:r w:rsidRPr="00756357">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>6</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D04AE" w14:paraId="0076E27F" w14:textId="77777777" w:rsidTr="00C66C89">
+        <w:trPr>
+          <w:trHeight w:val="978"/>
+          <w:ins w:id="96" w:author="Author"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1175" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFAD407" w14:textId="2074AA1B" w:rsidR="008D04AE" w:rsidRPr="00756357" w:rsidRDefault="00756357" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:ins w:id="97" w:author="Author"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="98" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>Expiration time unit</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A515B2" w14:textId="427F26A0" w:rsidR="008D04AE" w:rsidRPr="00756357" w:rsidRDefault="008D04AE" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:ins w:id="99" w:author="Author"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="100" w:author="Author">
+              <w:r w:rsidRPr="00756357">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timeseries Event Channel token expiration time unit. This property describes the unit </w:t>
+              </w:r>
+              <w:r w:rsidR="00756357">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">the expiration time </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00756357">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>is in. Supports Minutes, Hours and Days</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3DF899" w14:textId="77777777" w:rsidR="008D04AE" w:rsidRPr="00756357" w:rsidRDefault="008D04AE" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:ins w:id="101" w:author="Author"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="102" w:author="Author">
+              <w:r w:rsidRPr="00756357">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>Hours</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="43D6F12C" w14:textId="77777777" w:rsidR="008D04AE" w:rsidRPr="00BA196C" w:rsidRDefault="008D04AE" w:rsidP="00CE395C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="77CEA529" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="90" w:name="_Toc221173781"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc243648320"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fetching Notifications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="88"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="103"/>
     </w:p>
     <w:p w14:paraId="28A7828C" w14:textId="3BA9C646" w:rsidR="00575B8C" w:rsidRPr="00034FF4" w:rsidRDefault="00575B8C" w:rsidP="00575B8C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034FF4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Event channel does not support fetching notifications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FCADC05" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Ref471980894"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="94" w:name="_Toc221173782"/>
+      <w:bookmarkStart w:id="104" w:name="_Ref471980894"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc531883722"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc33092008"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc243648321"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Generic interface functionality</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="84"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
     </w:p>
     <w:p w14:paraId="346786DB" w14:textId="45F64FED" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="00231ACD">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Each </w:t>
       </w:r>
       <w:r w:rsidR="0097136D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>service</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> operation contains functionality that is the same across the operations. This functionality is described here, so this is not replicated for every specific interface. </w:t>
@@ -10521,50 +11264,51 @@
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00455337" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vent syntax validation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="322237E8" w14:textId="45BBC136" w:rsidR="00455337" w:rsidRPr="00BA196C" w:rsidRDefault="0097136D" w:rsidP="00455337">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="643"/>
           <w:tab w:val="num" w:pos="1003"/>
         </w:tabs>
         <w:ind w:left="1003"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidR="00455337" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> logging of event service operation when having negative response</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67816FCA" w14:textId="2583923A" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="00575B8C" w:rsidP="008A6E95">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -10619,231 +11363,384 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="00821B9F" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>event</w:t>
       </w:r>
       <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> service operation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A952B8" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc188630181"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc188630181"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc188630182"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc188630183"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc471891085"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc471891086"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc531883723"/>
+      <w:bookmarkStart w:id="114" w:name="_Ref31699799"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc33092009"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc243648322"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Transport level</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="100"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
     </w:p>
-    <w:p w14:paraId="50785DDE" w14:textId="77777777" w:rsidR="00455337" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
+    <w:p w14:paraId="50785DDE" w14:textId="6FCA0156" w:rsidR="00455337" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The authentication of System Users is handled by the Message Hub</w:t>
+        <w:t xml:space="preserve">The authentication of </w:t>
+      </w:r>
+      <w:del w:id="117" w:author="Author">
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="118" w:author="Author">
+        <w:r w:rsidR="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="008B215F" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Users is handled by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the Message</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hub</w:t>
       </w:r>
       <w:r w:rsidR="00455337" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and is done differently for the two operations:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226703B1" w14:textId="1D04723A" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0097136D" w:rsidP="00455337">
+    <w:p w14:paraId="226703B1" w14:textId="418A5300" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0097136D" w:rsidP="00455337">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>GET | Token</w:t>
       </w:r>
       <w:r w:rsidR="00455337" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The System User is authenticated by a private certificate and can only be used for B2B communication through the </w:t>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:del w:id="119" w:author="Author">
+        <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidDel="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="120" w:author="Author">
+        <w:r w:rsidR="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="008B215F" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">User is authenticated by a private certificate and can only be used for B2B communication through the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00455337" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>API’s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. If the System User is not authenticated, an HTTP response with status code 401 (Access denied) is generated.</w:t>
+        <w:t xml:space="preserve">. If the </w:t>
+      </w:r>
+      <w:del w:id="121" w:author="Author">
+        <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidDel="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="122" w:author="Author">
+        <w:r w:rsidR="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="008B215F" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>User is not authenticated, an HTTP response with status code 401 (Access denied) is generated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615663F4" w14:textId="2DCBC2F8" w:rsidR="00455337" w:rsidRPr="00BA196C" w:rsidRDefault="0097136D" w:rsidP="00455337">
+    <w:p w14:paraId="615663F4" w14:textId="4EF05808" w:rsidR="00455337" w:rsidRPr="00BA196C" w:rsidRDefault="0097136D" w:rsidP="00455337">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>POST | Publish</w:t>
       </w:r>
       <w:r w:rsidR="00455337" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>: The System User is authenticated by a token which can only be used for the specific service it was requested for. If token is not present or expired the System User is not authenticated and an HTTP response with status code 401 (Access denied) is generated.</w:t>
+        <w:t xml:space="preserve">: The </w:t>
+      </w:r>
+      <w:del w:id="123" w:author="Author">
+        <w:r w:rsidR="00455337" w:rsidRPr="00BA196C" w:rsidDel="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="124" w:author="Author">
+        <w:r w:rsidR="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="008B215F" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="00455337" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">User is authenticated by a token which can only be used for the specific service it was requested for. If token is not present or expired the </w:t>
+      </w:r>
+      <w:del w:id="125" w:author="Author">
+        <w:r w:rsidR="00455337" w:rsidRPr="00BA196C" w:rsidDel="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="126" w:author="Author">
+        <w:r w:rsidR="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="008B215F" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="00455337" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>User is not authenticated and an HTTP response with status code 401 (Access denied) is generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE8ACED" w14:textId="77777777" w:rsidR="00455337" w:rsidRPr="00BA196C" w:rsidRDefault="00455337" w:rsidP="00455337">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="203DEA8F" w14:textId="20D2786D" w:rsidR="00455337" w:rsidRPr="00BA196C" w:rsidRDefault="00455337" w:rsidP="00B25833">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The syntax of the event is checked against its JSON schema. When the message syntax is incorrect this results in a HTTP response with status code 400. Syntax checking includes validating the event using the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>OpenAPI</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> defined </w:t>
       </w:r>
       <w:r w:rsidR="00B25833" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>schema definition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65056215" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="104" w:name="_Toc433799729"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="111" w:name="_Toc221173784"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc433799729"/>
+      <w:bookmarkStart w:id="128" w:name="_Ref471372504"/>
+      <w:bookmarkStart w:id="129" w:name="_Ref471372519"/>
+      <w:bookmarkStart w:id="130" w:name="_Ref471372637"/>
+      <w:bookmarkStart w:id="131" w:name="_Ref471372653"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc531883724"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc33092010"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc243648323"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Transport level Error codes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="134"/>
     </w:p>
     <w:p w14:paraId="1A90B618" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The default HTTP codes apply in case of HTTPS transport level faults.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA670DD" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -10929,51 +11826,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="0D2240A0" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Meaning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455337" w:rsidRPr="000106CA" w14:paraId="74DF9600" w14:textId="77777777" w:rsidTr="00AA4AE1">
+      <w:tr w:rsidR="00455337" w:rsidRPr="008823F3" w14:paraId="74DF9600" w14:textId="77777777" w:rsidTr="00AA4AE1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="17089DC2" w14:textId="303B083F" w:rsidR="00455337" w:rsidRPr="00BA196C" w:rsidRDefault="00455337" w:rsidP="00AA4AE1">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>400</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10993,51 +11890,65 @@
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6678" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="41F1D0AF" w14:textId="2FDDECC6" w:rsidR="00455337" w:rsidRPr="00BA196C" w:rsidRDefault="00455337" w:rsidP="00AA4AE1">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Bad Request – Client send in a bad request, for example because of a malformed event.</w:t>
+              <w:t xml:space="preserve">Bad Request – Client </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BA196C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>send</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BA196C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in a bad request, for example because of a malformed event.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0041222D" w:rsidRPr="00BA196C" w14:paraId="5C420BC4" w14:textId="77777777" w:rsidTr="00AA4AE1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="44F23FF8" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="00AA4AE1">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
@@ -11081,51 +11992,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Access Denied – User authentication based on the provided certificate has failed. (check if </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>userIdentity</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> is created correctly)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041222D" w:rsidRPr="000106CA" w14:paraId="7BF18062" w14:textId="77777777" w:rsidTr="00AA4AE1">
+      <w:tr w:rsidR="0041222D" w:rsidRPr="008823F3" w14:paraId="7BF18062" w14:textId="77777777" w:rsidTr="00AA4AE1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1125" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CCA459A" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="00AA4AE1">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11279,51 +12190,51 @@
               <w:t>System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3100A6AF" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="00AA4AE1">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Content length too large</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041222D" w:rsidRPr="000106CA" w14:paraId="4BC5C857" w14:textId="77777777" w:rsidTr="00AA4AE1">
+      <w:tr w:rsidR="0041222D" w:rsidRPr="008823F3" w14:paraId="4BC5C857" w14:textId="77777777" w:rsidTr="00AA4AE1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1125" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12567B03" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="00AA4AE1">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11353,70 +12264,70 @@
           <w:p w14:paraId="67232EC2" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="00AA4AE1">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>In case of any unidentified errors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7DA39D80" w14:textId="2B2C2460" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="00455337" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="112" w:name="_Toc433799730"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="115" w:name="_Toc221173785"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc433799730"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc531883725"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc33092011"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc243648324"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> service operation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="112"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
     </w:p>
     <w:p w14:paraId="71206590" w14:textId="738F7199" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="00FD5862" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Typically,</w:t>
       </w:r>
       <w:r w:rsidR="00B25833" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the events are being grouped in collections before business processing starts. The collection</w:t>
       </w:r>
       <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, without change, </w:t>
@@ -11451,111 +12362,112 @@
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>succeed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the request is executed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69382640" w14:textId="5F0E02DC" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="00AA4AE1">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In case of an internal technical </w:t>
       </w:r>
       <w:r w:rsidR="00B25833" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">error the HTTP code 500 will be returned. This will only be done if the error is raised before returning the synchronous response to the participant. After this it will only be logged in </w:t>
       </w:r>
       <w:r w:rsidR="00FD5862" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>system log</w:t>
       </w:r>
       <w:r w:rsidR="00B25833" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F53FEC" w14:textId="2F3AE3E0" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="116" w:name="_Toc531883727"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="119" w:name="_Toc535330278"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc531883727"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc534904312"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc534904379"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc535330278"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="120" w:name="_Toc30600722"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="124" w:name="_Toc221173786"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc30600722"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc33092013"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc243648325"/>
+      <w:bookmarkStart w:id="146" w:name="_Ref15383298"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc29906880"/>
       <w:r w:rsidR="00B25833" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> service operation implementation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="120"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="145"/>
     </w:p>
-    <w:p w14:paraId="62A21A32" w14:textId="5DB2817D" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
+    <w:p w14:paraId="62A21A32" w14:textId="634178A0" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The specific </w:t>
       </w:r>
       <w:r w:rsidR="00B25833" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> service operations are not detailed here. See the specific </w:t>
       </w:r>
       <w:r w:rsidR="00B25833" w:rsidRPr="00BA196C">
@@ -11583,100 +12495,100 @@
         <w:t xml:space="preserve">chapter </w:t>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="00802C47">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="00802C47">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref190082022 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="00802C47">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="00802C47">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002A0D9A">
+      <w:r w:rsidR="008823F3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="00802C47">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00802C47" w:rsidRPr="00802C47">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00802C47">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> more details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD3EBB8" w14:textId="42731471" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="00D536DC" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="125" w:name="_Toc221173787"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc243648326"/>
+      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Handling of duplicates</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="148"/>
     </w:p>
-    <w:p w14:paraId="0006DFD8" w14:textId="22BF4E4B" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
+    <w:p w14:paraId="0006DFD8" w14:textId="5BC8B7B0" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">As generic principle the </w:t>
       </w:r>
       <w:r w:rsidR="00B25833" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD5862" w:rsidRPr="00BA196C">
@@ -11691,51 +12603,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> provided by Market Participants in B2B messages must be unique. In case a provided </w:t>
       </w:r>
       <w:r w:rsidR="0097136D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ID</w:t>
       </w:r>
       <w:r w:rsidR="00B25833" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">is not unique the </w:t>
+        <w:t>is not unique</w:t>
+      </w:r>
+      <w:r w:rsidR="002C16C4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AF08BE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Datahub</w:t>
       </w:r>
       <w:r w:rsidR="00AF08BE" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0097136D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ignores</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
@@ -11762,926 +12680,894 @@
       <w:r w:rsidR="007023EE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to the property of a service where performing the same request multiple times has the same effect as making it once. Idempotency</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not supported by the Event Channel. Non unique event ids are always </w:t>
       </w:r>
       <w:r w:rsidR="0097136D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ignored</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B5792B" w14:textId="3DFF9BC1" w:rsidR="0012248E" w:rsidRDefault="001D3459" w:rsidP="0024186D">
+    <w:p w14:paraId="21B5792B" w14:textId="6A42B87C" w:rsidR="0012248E" w:rsidRDefault="001D3459" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
-          <w:ins w:id="126" w:author="Koskikallio Laura" w:date="2026-01-07T12:08:00Z" w16du:dateUtc="2026-01-07T10:08:00Z"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: Event channel is meant for use cases where a significant number of events are expected in a short time. Duplicate check is therefore </w:t>
       </w:r>
       <w:r w:rsidR="0097136D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>done asynchronously</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0097136D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Events are only temporarily stored </w:t>
       </w:r>
-      <w:ins w:id="127" w:author="Markkanen Laura" w:date="2026-01-12T15:24:00Z" w16du:dateUtc="2026-01-12T13:24:00Z">
-[...20 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00A2381F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A2381F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cache</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A2381F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="0097136D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(typically 10 </w:t>
       </w:r>
-      <w:ins w:id="128" w:author="Markkanen Laura" w:date="2026-01-12T15:24:00Z" w16du:dateUtc="2026-01-12T13:24:00Z">
-[...14 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="00A2381F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>minutes</w:t>
+      </w:r>
       <w:r w:rsidR="0097136D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">). Only within this window </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0097136D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>duplicates can</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0097136D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> be recognized. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212E2EB6" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="005749C1" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:ins w:id="130" w:author="Koskikallio Laura" w:date="2026-01-07T12:08:00Z" w16du:dateUtc="2026-01-07T10:08:00Z"/>
-[...15 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="149" w:name="_Toc215062019"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc243648327"/>
+      <w:bookmarkStart w:id="151" w:name="_Hlk218679464"/>
+      <w:r w:rsidRPr="005749C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Event traceability</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
     </w:p>
     <w:p w14:paraId="03C2B49E" w14:textId="33A8BD12" w:rsidR="0012248E" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...7 lines deleted...]
-      </w:ins>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Event channel is designed to process high numbers of events per second (successfully tested to receive beyond 50.000 events per second). To allow this throughput the ingestion of events and forwarding these (as collections) to downstream modules is asynchronous. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5F97C339" w14:textId="77777777" w:rsidR="0012248E" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...7 lines deleted...]
-      </w:ins>
+      </w:pPr>
+      <w:r>
+        <w:t>Individual events are not stored in the business message log but the collection of events which will be forwarded to downstream modules like MDM are. Since an event translates to a transaction the transaction logging won’t be enabled for Events received through the event channel to prevent flooding the message log.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5C2959E4" w14:textId="77777777" w:rsidR="0012248E" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="396A6728" w14:textId="387A35B0" w:rsidR="0012248E" w:rsidRDefault="0012248E" w:rsidP="0012248E">
+    <w:p w14:paraId="396A6728" w14:textId="476E98C3" w:rsidR="0012248E" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...54 lines deleted...]
-      </w:ins>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The event channel therefore relies on a mechanism called guaranteed processing which makes sure a collection of events are processed by downstream component like MDM (see </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref214624243 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008823F3">
+        <w:t>2.2.6</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref214624243 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008823F3" w:rsidRPr="005749C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guaranteed processing</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>). This mechanism prevents the need for a market participant to know if an event was processed successful. It just needs to know if it was delivered successfully and in case of problems the sender will be notified via the acknowledgement retrieved via B2B web services which includes a reference to the original event which has been rejected. Below the mapping between attributes.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="42042F84" w14:textId="77777777" w:rsidR="0012248E" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CGI-Table"/>
         <w:tblW w:w="4940" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1419"/>
         <w:gridCol w:w="2557"/>
         <w:gridCol w:w="2281"/>
         <w:gridCol w:w="3255"/>
       </w:tblGrid>
       <w:tr w:rsidR="0012248E" w:rsidRPr="00BA196C" w14:paraId="147ED5C0" w14:textId="77777777" w:rsidTr="00FB111D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
           <w:tblHeader/>
-          <w:ins w:id="147" w:author="Koskikallio Laura" w:date="2026-01-07T12:08:00Z"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="746" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="359FA775" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="00FB111D">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
-                <w:ins w:id="148" w:author="Koskikallio Laura" w:date="2026-01-07T12:08:00Z" w16du:dateUtc="2026-01-07T10:08:00Z"/>
-[...4 lines deleted...]
-              <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1344" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E7F870" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="00FB111D">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ETS.SUB#TRANSACTION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1199" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0632BEBA" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="00FB111D">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ACK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CB9778" w14:textId="77777777" w:rsidR="0012248E" w:rsidRDefault="0012248E" w:rsidP="00FB111D">
+            <w:pPr>
+              <w:pStyle w:val="Taulukkoteksti"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Remark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012248E" w:rsidRPr="008823F3" w14:paraId="5196F72C" w14:textId="77777777" w:rsidTr="00FB111D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="746" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DAE397" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="00FB111D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tsid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1344" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="485A0494" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="00FB111D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E11529">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>TimeSeriesID</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1199" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="406E6ABF" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="00FB111D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E11529">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SendersSeriesIdentification</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6701F814" w14:textId="2AD51B20" w:rsidR="0012248E" w:rsidRPr="00525532" w:rsidRDefault="0012248E" w:rsidP="00FB111D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00525532">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tsid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00525532">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is a free field for the sender to use. It i</w:t>
+            </w:r>
+            <w:r w:rsidR="00010047" w:rsidRPr="00525532">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525532">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:ins w:id="152" w:author="Author">
+              <w:r w:rsidR="00D217AF" w:rsidRPr="00525532">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Event</w:t>
+                <w:t>n</w:t>
               </w:r>
-            </w:ins>
-[...18 lines deleted...]
-              <w:r>
+              <w:r w:rsidR="00D217AF" w:rsidRPr="00BC360C">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>ETS.SUB#TRANSACTION</w:t>
+                <w:t xml:space="preserve">ot </w:t>
               </w:r>
             </w:ins>
-          </w:p>
-[...17 lines deleted...]
-              <w:r>
+            <w:r w:rsidRPr="00525532">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mandatory </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00525532">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:ins w:id="153" w:author="Author">
+              <w:r w:rsidR="00D217AF" w:rsidRPr="00525532">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>ACK</w:t>
+                <w:t xml:space="preserve"> </w:t>
               </w:r>
-            </w:ins>
-[...17 lines deleted...]
-              <w:r>
+              <w:r w:rsidR="00D217AF" w:rsidRPr="00BC360C">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Remark</w:t>
+                <w:t>the</w:t>
               </w:r>
             </w:ins>
+            <w:r w:rsidRPr="00525532">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> event </w:t>
+            </w:r>
+            <w:r w:rsidR="00773DBD" w:rsidRPr="00525532">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>channel,</w:t>
+            </w:r>
+            <w:ins w:id="154" w:author="Author">
+              <w:r w:rsidR="00D217AF" w:rsidRPr="00525532">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="00D217AF" w:rsidRPr="00BC360C">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>but its use is strongly advised</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="00525532">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>. In case an event is functionally rejected</w:t>
+            </w:r>
+            <w:ins w:id="155" w:author="Author">
+              <w:r w:rsidR="00D217AF" w:rsidRPr="00525532">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="00525532">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the rejection, including this id will be provided in the ack</w:t>
+            </w:r>
+            <w:ins w:id="156" w:author="Author">
+              <w:r w:rsidR="00D217AF" w:rsidRPr="00525532">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:ins>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012248E" w:rsidRPr="000106CA" w14:paraId="5196F72C" w14:textId="77777777" w:rsidTr="00FB111D">
+      <w:tr w:rsidR="0012248E" w:rsidRPr="008823F3" w14:paraId="62DE2A6C" w14:textId="77777777" w:rsidTr="00FB111D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
-          <w:ins w:id="156" w:author="Koskikallio Laura" w:date="2026-01-07T12:08:00Z"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="746" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="60DAE397" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="00FB111D">
+          <w:p w14:paraId="27954002" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="00FB111D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:ins w:id="157" w:author="Koskikallio Laura" w:date="2026-01-07T12:08:00Z" w16du:dateUtc="2026-01-07T10:08:00Z"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:ins w:id="158" w:author="Koskikallio Laura" w:date="2026-01-07T12:08:00Z" w16du:dateUtc="2026-01-07T10:08:00Z">
-              <w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>mrid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1344" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C54B38" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="00FB111D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E11529">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ExternalTransactionID</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1199" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E3698D" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="00FB111D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E11529">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SeriesUniqueIdentification</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="495527A1" w14:textId="339A0EDC" w:rsidR="0012248E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="00FB111D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Mrid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is a unique id by the sender to be provided (e.g. with a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>uuid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). It is mandatory </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA192F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>event channel. In case an event is functionally rejected</w:t>
+            </w:r>
+            <w:ins w:id="157" w:author="Author">
+              <w:r w:rsidR="00181101">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>tsid</w:t>
-[...83 lines deleted...]
-                <w:t xml:space="preserve"> is a free field for the sender to use. It i</w:t>
+                <w:t>,</w:t>
               </w:r>
             </w:ins>
-            <w:ins w:id="165" w:author="Markkanen Laura" w:date="2026-01-12T13:13:00Z" w16du:dateUtc="2026-01-12T11:13:00Z">
-[...180 lines deleted...]
-            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the rejection, including this id will be provided in the ack</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="000E5066" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="005749C1" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:ins w:id="177" w:author="Koskikallio Laura" w:date="2026-01-07T12:08:00Z" w16du:dateUtc="2026-01-07T10:08:00Z"/>
-[...17 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="158" w:name="_Ref214624243"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc215062020"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc243648328"/>
+      <w:r w:rsidRPr="005749C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guaranteed processing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="160"/>
     </w:p>
     <w:p w14:paraId="402F0064" w14:textId="6A998FF2" w:rsidR="0012248E" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...7 lines deleted...]
-      </w:ins>
+      </w:pPr>
+      <w:r>
+        <w:t>Events received through event channel will be forwarded to downstream modules asynchronously. The event channel takes responsibility for processing the event after synchronously a confirmation has been returned to the sender that the event has been successfully received.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="662EE407" w14:textId="77777777" w:rsidR="0012248E" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FEED702" w14:textId="57900FB3" w:rsidR="0012248E" w:rsidRPr="00946DFC" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...17 lines deleted...]
-      </w:ins>
+      </w:pPr>
+      <w:r>
+        <w:t>A retry mechanism publishes the collection of events to MDM in case an acknowledgement has not been made available in a timely fashion (configurable via environment properties) or a general</w:t>
+      </w:r>
+      <w:r w:rsidR="004433C0">
+        <w:t xml:space="preserve"> exception</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> occurred during processing resulting in the entire collection to be rejected with a general exception.</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p w14:paraId="23992490" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="007D4D64" w:rsidRDefault="0012248E" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AB09FF3" w14:textId="3A24FA7D" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="001D3459" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="189" w:name="_Ref31213021"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="191" w:name="_Toc221173790"/>
+      <w:bookmarkStart w:id="161" w:name="_Ref31213021"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc33092015"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc243648329"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E28D378" wp14:editId="34185A98">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3188054</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>402798</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2928163" cy="2902688"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Content Placeholder 6" descr="A diagram of a computer network&#10;&#10;Description automatically generated">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A55EE9B-5CCA-1E1E-CDE1-3505B14D5D82}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Content Placeholder 6" descr="A diagram of a computer network&#10;&#10;Description automatically generated">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A55EE9B-5CCA-1E1E-CDE1-3505B14D5D82}"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noGrp="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2930378" cy="2904884"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">HTTP </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="189"/>
-      <w:bookmarkEnd w:id="190"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="162"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="191"/>
+      <w:bookmarkEnd w:id="163"/>
     </w:p>
-    <w:p w14:paraId="41548E12" w14:textId="1B8E4A40" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="001D3459" w:rsidP="0024186D">
+    <w:p w14:paraId="41548E12" w14:textId="1B3EC093" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="001D3459" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">HTTP/2 provides support for multiplexing. By using this capability, it is possible to </w:t>
       </w:r>
-      <w:ins w:id="192" w:author="Markkanen Laura" w:date="2026-01-12T15:25:00Z" w16du:dateUtc="2026-01-12T13:25:00Z">
-[...14 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="00254733">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>publish</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> events in parallel </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> a single client connection.</w:t>
+        <w:t xml:space="preserve"> events in parallel over a single client connection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4583F7FC" w14:textId="202B466D" w:rsidR="001D3459" w:rsidRPr="00BA196C" w:rsidRDefault="001D3459" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Datahub is backwards </w:t>
       </w:r>
       <w:r w:rsidR="00FD5862" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>compatible,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -12711,450 +13597,413 @@
         </w:rPr>
         <w:t>overhead with starting a lot of client connections in parallel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E540B2C" w14:textId="77777777" w:rsidR="001D3459" w:rsidRPr="00BA196C" w:rsidRDefault="001D3459">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="63DB291F" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="194" w:name="_Toc33092016"/>
-      <w:bookmarkStart w:id="195" w:name="_Toc221173791"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc33092016"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc243648330"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Character set</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="194"/>
-      <w:bookmarkEnd w:id="195"/>
+      <w:bookmarkEnd w:id="164"/>
+      <w:bookmarkEnd w:id="165"/>
     </w:p>
     <w:p w14:paraId="69C56945" w14:textId="77777777" w:rsidR="0041222D" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
-          <w:ins w:id="196" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Charset UTF-8 is used in all operations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A381F90" w14:textId="77777777" w:rsidR="0012248E" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:ins w:id="197" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z"/>
-[...17 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="166" w:name="_Toc216857709"/>
+      <w:bookmarkStart w:id="167" w:name="_Ref216858250"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc243648331"/>
+      <w:bookmarkStart w:id="169" w:name="_Hlk218679604"/>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reporting and Dashboarding</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="167"/>
+      <w:bookmarkEnd w:id="168"/>
     </w:p>
     <w:p w14:paraId="58EA5631" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:ins w:id="203" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="204" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z">
-[...8 lines deleted...]
-      </w:ins>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Report on Aggregated Event Log</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="30F980F3" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:ins w:id="205" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z"/>
-[...10 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">System log is the central logging destination within CMS. The Timeseries Event Channel however can result in a lot of errors in a short timeframe (e.g. when a market participant publishes timeseries events but is not authorised to do so). </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6ED4BA60" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:ins w:id="207" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z"/>
-[...52 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specifically for high volume event processing as is done </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in Timeseries</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Event Channel an aggregated event log has been introduced. This log acts similar like the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>systemlog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but will only contain errors occurred on individual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>timeseries</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> events sent through the timeseries event channel.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="71FED561" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:ins w:id="209" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z"/>
-[...50 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Prior to logging</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the errors will be aggregated to a 1-minute window and the type of error with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a reference</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the event id (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mrid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>) of the individual event.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="584CE8A4" w14:textId="77777777" w:rsidR="0012248E" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:ins w:id="211" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z"/>
-[...10 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Report Aggregated Event Log (AEL.RPT) allows for ad-hoc reporting on this log and export is as a CSV.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1985C5E7" w14:textId="77777777" w:rsidR="0012248E" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:ins w:id="213" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C05FF18" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:ins w:id="214" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="215" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z">
-[...8 lines deleted...]
-      </w:ins>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dashboard Timeseries Event Channel</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4D17FCD5" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:ins w:id="216" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z"/>
-[...10 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A dashboard (DSH.TEC) has been introduced for the Market Operator to keep track of the health of the Timeseries Event Channel.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2C4B4B4D" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
-          <w:ins w:id="218" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z"/>
-[...10 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>An actual overview of successfully received events</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5F948D3B" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
-          <w:ins w:id="220" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z"/>
-[...10 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>An actual overview of rejected events</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="60FAFC7A" w14:textId="60607038" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
-          <w:ins w:id="222" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z"/>
-[...10 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A historical overview of successfully received and rejected events (combined)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4B6833B9" w14:textId="72681659" w:rsidR="0012248E" w:rsidRPr="00D93103" w:rsidRDefault="0012248E" w:rsidP="00D93103">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="224" w:author="Koskikallio Laura" w:date="2026-01-07T12:09:00Z" w16du:dateUtc="2026-01-07T10:09:00Z">
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="200"/>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A historical overview of unique </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">metering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>points received per day</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="169"/>
     </w:p>
     <w:p w14:paraId="4788B971" w14:textId="0462ADB9" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="225" w:name="_Toc33092018"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="225"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc33092018"/>
+      <w:bookmarkStart w:id="171" w:name="_Ref469905641"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc531883728"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc33092019"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc243648332"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="170"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Exchanging Business </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="226"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="228"/>
+      <w:bookmarkEnd w:id="171"/>
+      <w:bookmarkEnd w:id="172"/>
+      <w:bookmarkEnd w:id="173"/>
       <w:r w:rsidR="001D3459" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Events</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="229"/>
+      <w:bookmarkEnd w:id="174"/>
     </w:p>
     <w:p w14:paraId="633F053B" w14:textId="05ECC441" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In the following </w:t>
       </w:r>
       <w:r w:rsidR="001D3459" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> service </w:t>
@@ -13210,145 +14059,113 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">GET | Token: </w:t>
       </w:r>
       <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>as part of the response.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FAC401" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The following URL is used for the posts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA48F5E" w14:textId="2DF17BC0" w:rsidR="00B11FAC" w:rsidRDefault="0041222D" w:rsidP="0024186D">
+    <w:p w14:paraId="4AA48F5E" w14:textId="0E26DD80" w:rsidR="00B11FAC" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://&lt;</w:t>
       </w:r>
-      <w:ins w:id="230" w:author="Markkanen Laura" w:date="2026-01-12T13:29:00Z" w16du:dateUtc="2026-01-12T11:29:00Z">
-[...14 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="00985189">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>teg</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> gateway hostname&gt;/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001D3459" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>/&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="0097136D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0CBD" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:del w:id="232" w:author="Markkanen Laura" w:date="2026-01-12T13:30:00Z" w16du:dateUtc="2026-01-12T11:30:00Z">
-[...44 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00AE25DE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;version&gt;/</w:t>
+      </w:r>
       <w:r w:rsidR="0097136D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00F45D82">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>operation</w:t>
       </w:r>
       <w:r w:rsidR="0097136D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A8A2A6" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -13500,51 +14317,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="5BDC55F7" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Remark</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041222D" w:rsidRPr="000106CA" w14:paraId="410139BA" w14:textId="77777777" w:rsidTr="00F45D82">
+      <w:tr w:rsidR="0041222D" w:rsidRPr="008823F3" w14:paraId="410139BA" w14:textId="77777777" w:rsidTr="00F45D82">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="209" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="19FBA223" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="00AA4AE1">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="6587DE52" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="00AA4AE1">
@@ -13798,371 +14615,173 @@
               <w:t xml:space="preserve">Event channel services are tightly coupled with functional scope. Currently only </w:t>
             </w:r>
             <w:r w:rsidRPr="00F45D82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>measurement-series</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> is supported</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D402CB" w:rsidRPr="00BA196C" w14:paraId="4A04BF28" w14:textId="77777777" w:rsidTr="00F45D82">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
-          <w:ins w:id="234" w:author="Markkanen Laura" w:date="2026-01-12T13:31:00Z"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="209" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="599E5598" w14:textId="77777777" w:rsidR="00D402CB" w:rsidRPr="00BA196C" w:rsidRDefault="00D402CB" w:rsidP="00D402CB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:ins w:id="235" w:author="Markkanen Laura" w:date="2026-01-12T13:31:00Z" w16du:dateUtc="2026-01-12T11:31:00Z"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="2A4681C2" w14:textId="06A278F7" w:rsidR="00D402CB" w:rsidRPr="00BA196C" w:rsidRDefault="00D402CB" w:rsidP="00D402CB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:ins w:id="236" w:author="Markkanen Laura" w:date="2026-01-12T13:31:00Z" w16du:dateUtc="2026-01-12T11:31:00Z"/>
-[...10 lines deleted...]
-            </w:ins>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>URL: version</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="6DECCBA3" w14:textId="2207556D" w:rsidR="00D402CB" w:rsidRPr="00BA196C" w:rsidRDefault="00D402CB" w:rsidP="00D402CB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:ins w:id="238" w:author="Markkanen Laura" w:date="2026-01-12T13:31:00Z" w16du:dateUtc="2026-01-12T11:31:00Z"/>
-[...10 lines deleted...]
-            </w:ins>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>String</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="304D1617" w14:textId="0E650B32" w:rsidR="00D402CB" w:rsidRPr="00BA196C" w:rsidRDefault="00D402CB" w:rsidP="00D402CB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:ins w:id="240" w:author="Markkanen Laura" w:date="2026-01-12T13:31:00Z" w16du:dateUtc="2026-01-12T11:31:00Z"/>
-[...10 lines deleted...]
-            </w:ins>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Mandatory</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1326" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="18553D29" w14:textId="556B3369" w:rsidR="00D402CB" w:rsidRDefault="00D402CB" w:rsidP="00D402CB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:ins w:id="242" w:author="Markkanen Laura" w:date="2026-01-12T13:31:00Z" w16du:dateUtc="2026-01-12T11:31:00Z"/>
-[...10 lines deleted...]
-            </w:ins>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>TBD</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="19180857" w14:textId="0CA03078" w:rsidR="00D402CB" w:rsidRDefault="00D402CB" w:rsidP="00D402CB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:ins w:id="244" w:author="Markkanen Laura" w:date="2026-01-12T13:31:00Z" w16du:dateUtc="2026-01-12T11:31:00Z"/>
-[...10 lines deleted...]
-            </w:ins>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>TBD</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D402CB" w:rsidRPr="00BA196C" w:rsidDel="00D402CB" w14:paraId="300DB746" w14:textId="2D36975C" w:rsidTr="00F45D82">
-[...180 lines deleted...]
-      <w:tr w:rsidR="00D402CB" w:rsidRPr="000106CA" w14:paraId="5ACB4088" w14:textId="77777777" w:rsidTr="00F45D82">
+      <w:tr w:rsidR="00D402CB" w:rsidRPr="008823F3" w14:paraId="5ACB4088" w14:textId="77777777" w:rsidTr="00F45D82">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="209" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="14623F09" w14:textId="77777777" w:rsidR="00D402CB" w:rsidRPr="00BA196C" w:rsidRDefault="00D402CB" w:rsidP="00D402CB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="18190268" w14:textId="56DB67A8" w:rsidR="00D402CB" w:rsidRPr="00BA196C" w:rsidRDefault="00D402CB" w:rsidP="00D402CB">
@@ -14272,51 +14891,51 @@
             <w:r w:rsidRPr="00F45D82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Token</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="00F45D82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Publish</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D402CB" w:rsidRPr="000106CA" w14:paraId="4CCC7C23" w14:textId="77777777" w:rsidTr="00F45D82">
+      <w:tr w:rsidR="00D402CB" w:rsidRPr="008823F3" w14:paraId="4CCC7C23" w14:textId="77777777" w:rsidTr="00F45D82">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="209" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="0D0DDF44" w14:textId="77777777" w:rsidR="00D402CB" w:rsidRPr="00BA196C" w:rsidRDefault="00D402CB" w:rsidP="00D402CB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="683AF929" w14:textId="18EF4EA3" w:rsidR="00D402CB" w:rsidRPr="00BA196C" w:rsidRDefault="00D402CB" w:rsidP="00D402CB">
@@ -14395,88 +15014,88 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Query parameters for request. Only applicable for </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Token</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> operation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF875CF" w14:textId="427329F7" w:rsidR="00D402CB" w:rsidRPr="00BA196C" w:rsidRDefault="00D402CB" w:rsidP="00D402CB">
+          <w:p w14:paraId="6EF875CF" w14:textId="5A93791E" w:rsidR="00D402CB" w:rsidRPr="00BA196C" w:rsidRDefault="00D402CB" w:rsidP="00D402CB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Query parameters as described in </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF _Ref191560362 \r \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D402CB" w:rsidRPr="008A74A5" w14:paraId="2429C1F1" w14:textId="77777777" w:rsidTr="00F45D82">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="209" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
@@ -14576,159 +15195,159 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Only applicable for </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Publish</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> operation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB0C2B0" w14:textId="2D2B3C4A" w:rsidR="00D402CB" w:rsidRPr="00BA196C" w:rsidRDefault="00D402CB" w:rsidP="00D402CB">
+          <w:p w14:paraId="7CB0C2B0" w14:textId="496E5447" w:rsidR="00D402CB" w:rsidRPr="00BA196C" w:rsidRDefault="00D402CB" w:rsidP="00D402CB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Request body as described</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF _Ref191560371 \r \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7101F285" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50FFEC37" w14:textId="5C5319B2" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="002D0CBD" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="257" w:name="_Toc531883729"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="259" w:name="_Toc221173794"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc531883729"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc33092020"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc243648333"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>JSON</w:t>
       </w:r>
       <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Business </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Payload</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="257"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="259"/>
+      <w:bookmarkEnd w:id="175"/>
+      <w:bookmarkEnd w:id="176"/>
+      <w:bookmarkEnd w:id="177"/>
     </w:p>
     <w:p w14:paraId="2CF29D7D" w14:textId="0D9FFEA4" w:rsidR="00576D86" w:rsidRPr="00BA196C" w:rsidRDefault="002D0CBD" w:rsidP="002D0CBD">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>JSON</w:t>
       </w:r>
       <w:r w:rsidR="0041222D" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Business </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Events</w:t>
@@ -14815,1330 +15434,1449 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>is used to specify the JSON format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D16DF2" w14:textId="77777777" w:rsidR="00576D86" w:rsidRPr="00BA196C" w:rsidRDefault="00576D86">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72907FAD" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
+    <w:p w14:paraId="72907FAD" w14:textId="13803E27" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="260" w:name="_Toc433799736"/>
-[...35 lines deleted...]
-        <w:r w:rsidR="0064391F">
+      <w:bookmarkStart w:id="178" w:name="_Toc433799736"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc531883730"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc33092021"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc243648334"/>
+      <w:del w:id="182" w:author="Author">
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="008B215F">
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve"> including event messaging</w:t>
+          <w:lastRenderedPageBreak/>
+          <w:delText>System</w:delText>
+        </w:r>
+        <w:bookmarkEnd w:id="178"/>
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="183" w:author="Author">
+        <w:r w:rsidR="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="008B215F" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+        <w:t>Users</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="179"/>
+      <w:bookmarkEnd w:id="180"/>
+      <w:bookmarkEnd w:id="181"/>
     </w:p>
-    <w:p w14:paraId="1FBD49E3" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
+    <w:p w14:paraId="2C7F03B0" w14:textId="37C38E30" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">According to </w:t>
+        <w:t xml:space="preserve">For the </w:t>
+      </w:r>
+      <w:del w:id="184" w:author="Author">
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="185" w:author="Author">
+        <w:r w:rsidR="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="008B215F" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>User</w:t>
+      </w:r>
+      <w:r w:rsidR="008B215F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a User Identity is set up that is identified by a client certificate (PKI) for its authentication. This User Identity can be linked to one or more Organisation Users within Datahub. The </w:t>
+      </w:r>
+      <w:del w:id="186" w:author="Author">
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="187" w:author="Author">
+        <w:r w:rsidR="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="008B215F" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Users can only be used for B2B communication through </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>the figure</w:t>
+        <w:t>the B2B</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 below, the System User (User Identity) is related to an Organisation using the Organisation User entity and System User acts on behalf of that Organisation. The same User Identity can be linked to Organisation Users for different </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Organisations</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>services</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0064391F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including event messaging</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. An Organisation can as such have multiple System Users.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC83FDD" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
+    <w:p w14:paraId="1FBD49E3" w14:textId="6B01A96B" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">A System User can only execute transactions for the specific </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">According to the figure 1 below, the </w:t>
+      </w:r>
+      <w:del w:id="188" w:author="Author">
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="189" w:author="Author">
+        <w:r w:rsidR="008B215F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="008B215F" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Organisations</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">User (User Identity) is related to an Organisation using the Organisation User entity and </w:t>
+      </w:r>
+      <w:ins w:id="190" w:author="Author">
+        <w:r w:rsidR="006C6781">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="191" w:author="Author">
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="006C6781">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText>System</w:delText>
+        </w:r>
+      </w:del>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the System User is related to.</w:t>
+        <w:t xml:space="preserve"> User acts on behalf of that Organisation. The same User Identity can be linked to Organisation Users for different Organisations. An Organisation can as such have multiple </w:t>
+      </w:r>
+      <w:del w:id="192" w:author="Author">
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="006C6781">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="193" w:author="Author">
+        <w:r w:rsidR="006C6781">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="006C6781" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Users.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC83FDD" w14:textId="658A857B" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:ins w:id="194" w:author="Author">
+        <w:r w:rsidR="006C6781">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:del w:id="195" w:author="Author">
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="006C6781">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="196" w:author="Author">
+        <w:r w:rsidR="006C6781">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="006C6781" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">User can only execute transactions for the specific Organisations the </w:t>
+      </w:r>
+      <w:del w:id="197" w:author="Author">
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="006C6781">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="198" w:author="Author">
+        <w:r w:rsidR="006C6781">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="006C6781" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>User is related to.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C46D62F" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="149374D6" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73233298" wp14:editId="2858D9E5">
             <wp:extent cx="2917902" cy="2332893"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2929233" cy="2341952"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F5EC36" w14:textId="1AC65F29" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
+    <w:p w14:paraId="77F5EC36" w14:textId="4AB9046E" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="265" w:name="_Ref529979930"/>
-      <w:bookmarkStart w:id="266" w:name="_Toc533065160"/>
+      <w:bookmarkStart w:id="199" w:name="_Ref529979930"/>
+      <w:bookmarkStart w:id="200" w:name="_Toc533065160"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002A0D9A">
+      <w:r w:rsidR="008823F3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="265"/>
+      <w:bookmarkEnd w:id="199"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">relation between User </w:t>
       </w:r>
       <w:r w:rsidR="00FD5862" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Identity</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B86881" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Organi</w:t>
       </w:r>
       <w:r w:rsidR="00B86881">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B86881" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ation </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>User, Organisation and User Roles and System Functions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="266"/>
+      <w:bookmarkEnd w:id="200"/>
     </w:p>
     <w:p w14:paraId="3073D5D8" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0041222D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66DF8D9E" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
+    <w:p w14:paraId="66DF8D9E" w14:textId="2B1EADCE" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Authorization of a System User is performed at 2 levels based on the User Roles attached to the linked Organisation User:</w:t>
+        <w:t>Authorization of a</w:t>
+      </w:r>
+      <w:ins w:id="201" w:author="Author">
+        <w:r w:rsidR="00ED02F1">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>n Organisation</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:del w:id="202" w:author="Author">
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="00ED02F1">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>User is performed at 2 levels based on the User Roles attached to the linked Organisation User:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2948D18C" w14:textId="77777777" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
+    <w:p w14:paraId="2948D18C" w14:textId="02AAD256" w:rsidR="0041222D" w:rsidRPr="00BA196C" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>B2B Service operation: is the System User authorized to access this B2B service operation?</w:t>
+        <w:t xml:space="preserve">B2B Service operation: is the </w:t>
+      </w:r>
+      <w:del w:id="203" w:author="Author">
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="00ED02F1">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="204" w:author="Author">
+        <w:r w:rsidR="00ED02F1">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="00ED02F1" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>User authorized to access this B2B service operation?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699BB7F5" w14:textId="77777777" w:rsidR="0041222D" w:rsidRDefault="0041222D" w:rsidP="0024186D">
+    <w:p w14:paraId="699BB7F5" w14:textId="08ABBCC2" w:rsidR="0041222D" w:rsidRDefault="0041222D" w:rsidP="0024186D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Business Messages: is the System User authorized to send in this type of Business Message on behalf of the Organisation (or the delegating Organisation)?</w:t>
+        <w:t xml:space="preserve">Business Messages: is the </w:t>
+      </w:r>
+      <w:del w:id="205" w:author="Author">
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="00ED02F1">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="206" w:author="Author">
+        <w:r w:rsidR="00ED02F1">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="00ED02F1" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>User authorized to send this type of Business Message on behalf of the Organisation (or the delegating Organisation)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271A6CE2" w14:textId="77777777" w:rsidR="0012248E" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FF5083E" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00CE48EA" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:ins w:id="267" w:author="Koskikallio Laura" w:date="2026-01-07T12:12:00Z" w16du:dateUtc="2026-01-07T10:12:00Z"/>
-[...15 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="207" w:name="_Toc215062026"/>
+      <w:bookmarkStart w:id="208" w:name="_Toc243648335"/>
+      <w:r w:rsidRPr="00CE48EA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>System function</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="207"/>
+      <w:bookmarkEnd w:id="208"/>
     </w:p>
     <w:p w14:paraId="264A1355" w14:textId="7171D022" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:ins w:id="271" w:author="Koskikallio Laura" w:date="2026-01-07T12:12:00Z" w16du:dateUtc="2026-01-07T10:12:00Z"/>
-[...90 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The user requires the ETS.SUB system</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE48EA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>function to allow submitting meter data. A</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE48EA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ditionally</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE48EA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for using the Timeseries Event Channel</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE48EA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the TEC.SUB system</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE48EA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>function is required as well.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="02D4716F" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:ins w:id="283" w:author="Koskikallio Laura" w:date="2026-01-07T12:12:00Z" w16du:dateUtc="2026-01-07T10:12:00Z"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B1062BA" w14:textId="0FC7246C" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:ins w:id="284" w:author="Koskikallio Laura" w:date="2026-01-07T12:12:00Z" w16du:dateUtc="2026-01-07T10:12:00Z"/>
-[...26 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Advised configuration for the system</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67E64">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>function (Default):</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2EA84447" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:ins w:id="288" w:author="Koskikallio Laura" w:date="2026-01-07T12:12:00Z" w16du:dateUtc="2026-01-07T10:12:00Z"/>
-[...10 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Authorisation Required: Enabled</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="085025F2" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:ins w:id="290" w:author="Koskikallio Laura" w:date="2026-01-07T12:12:00Z" w16du:dateUtc="2026-01-07T10:12:00Z"/>
-[...10 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Audit Logging Required: Enabled’</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="05CC79B4" w14:textId="33063A9A" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
+    <w:p w14:paraId="05CC79B4" w14:textId="62B102F3" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:ins w:id="292" w:author="Koskikallio Laura" w:date="2026-01-07T12:12:00Z" w16du:dateUtc="2026-01-07T10:12:00Z"/>
-[...22 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D4209A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:r>
-[...47 lines deleted...]
-      </w:ins>
+        <w:t xml:space="preserve">Required for </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4209A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:r>
-[...19 lines deleted...]
-      </w:ins>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref214624243 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008823F3">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2.2.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref214624243 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008823F3" w:rsidRPr="005749C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guaranteed processing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="10659821" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:ins w:id="298" w:author="Koskikallio Laura" w:date="2026-01-07T12:12:00Z" w16du:dateUtc="2026-01-07T10:12:00Z"/>
-[...10 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Message Dossier Logging Required</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2489E422" w14:textId="1C9CF3E2" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
+    <w:p w14:paraId="2489E422" w14:textId="56AB9D50" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:ins w:id="300" w:author="Koskikallio Laura" w:date="2026-01-07T12:12:00Z" w16du:dateUtc="2026-01-07T10:12:00Z"/>
-[...22 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D4209A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:r>
-[...47 lines deleted...]
-      </w:ins>
+        <w:t>Required for</w:t>
+      </w:r>
+      <w:r w:rsidR="00C718E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.2.5 Event traceability</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4209A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:r>
-[...19 lines deleted...]
-      </w:ins>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5901C464" w14:textId="5D76FD4E" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:ins w:id="306" w:author="Koskikallio Laura" w:date="2026-01-07T12:12:00Z" w16du:dateUtc="2026-01-07T10:12:00Z"/>
-[...42 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Message Transaction Logging Required: Disabled</w:t>
+      </w:r>
+      <w:r w:rsidR="00613261">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Required to prevent message</w:t>
+      </w:r>
+      <w:r w:rsidR="00613261">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dossier from being overloaded (each event is translated into a transaction)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="33D81A94" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00D4209A" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:ins w:id="312" w:author="Koskikallio Laura" w:date="2026-01-07T12:12:00Z" w16du:dateUtc="2026-01-07T10:12:00Z"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="048068F9" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00E30DD6" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:ins w:id="313" w:author="Koskikallio Laura" w:date="2026-01-07T12:12:00Z" w16du:dateUtc="2026-01-07T10:12:00Z"/>
-[...10 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Note: Configuration option for both ETS.SUB and TEC.SUB need to be enabled or disabled to have that corresponding result.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="17671422" w14:textId="77777777" w:rsidR="0012248E" w:rsidRPr="00E90FFE" w:rsidRDefault="0012248E" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:ins w:id="315" w:author="Koskikallio Laura" w:date="2026-01-07T12:12:00Z" w16du:dateUtc="2026-01-07T10:12:00Z"/>
-[...14 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="209" w:name="_Toc215062027"/>
+      <w:bookmarkStart w:id="210" w:name="_Toc243648336"/>
+      <w:r w:rsidRPr="00E90FFE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Delegation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="209"/>
+      <w:bookmarkEnd w:id="210"/>
     </w:p>
-    <w:p w14:paraId="75E301ED" w14:textId="3C7A0793" w:rsidR="0012248E" w:rsidRDefault="0012248E" w:rsidP="00605CB0">
+    <w:p w14:paraId="75E301ED" w14:textId="4C48CCE1" w:rsidR="0012248E" w:rsidRDefault="0012248E" w:rsidP="00605CB0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:ins w:id="319" w:author="Markkanen Laura" w:date="2026-01-12T13:38:00Z" w16du:dateUtc="2026-01-12T11:38:00Z"/>
-[...76 lines deleted...]
-      </w:ins>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In case delegation is required</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90FFE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the message delegation for submitting meter data (ETS.SUB) must</w:t>
+      </w:r>
+      <w:r w:rsidR="00605CB0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>be given to the delegated market participant by the delegating market participant. Additionally, the delegating market participant needs to provide the delegated market participant with an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>organisation user which has the proper rights for submitting (TEC.SUB) and processing (ETS.SUB) the timeseries data.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4AE431DE" w14:textId="77777777" w:rsidR="005B0913" w:rsidRDefault="005B0913" w:rsidP="0012248E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:ins w:id="327" w:author="Markkanen Laura" w:date="2026-01-12T13:38:00Z" w16du:dateUtc="2026-01-12T11:38:00Z"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="098DAE52" w14:textId="0B4C7E4C" w:rsidR="005B0913" w:rsidRPr="00BA196C" w:rsidRDefault="005B0913" w:rsidP="005B0913">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="328" w:author="Markkanen Laura" w:date="2026-01-12T13:38:00Z" w16du:dateUtc="2026-01-12T11:38:00Z">
-        <w:r w:rsidRPr="00D4209A">
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Note: The organisation user does not need to be a granted organisation user. But if the user is created as granted organisation user</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4209A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the grantee needs to be the delegated organisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A2049F" w14:textId="77777777" w:rsidR="004050F7" w:rsidRPr="00BA196C" w:rsidRDefault="004050F7" w:rsidP="004050F7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="211" w:name="_Toc433799742"/>
+      <w:bookmarkStart w:id="212" w:name="_Toc531883734"/>
+      <w:bookmarkStart w:id="213" w:name="_Toc33092026"/>
+      <w:bookmarkStart w:id="214" w:name="_Toc243648337"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Timestamps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="211"/>
+      <w:bookmarkEnd w:id="212"/>
+      <w:bookmarkEnd w:id="213"/>
+      <w:bookmarkEnd w:id="214"/>
+    </w:p>
+    <w:p w14:paraId="03981744" w14:textId="3FE926E6" w:rsidR="004050F7" w:rsidRPr="00BA196C" w:rsidRDefault="004050F7" w:rsidP="009870FD">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Datahub logs the timestamp for each incoming operation request and each outgoing operation response. These timestamps are logged in the system and used for reporting. Any timestamps in the message and transactions as provided by the Market Participant are stored for reference but not used for operational management or reporting. All timestamps in B2B communication are presented in UTC and in XML format YYYY-MM-DDTHH:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MM:SS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>+00:00 or YYYY-MM-DDTHH:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MM:SS</w:t>
+      </w:r>
+      <w:r w:rsidR="009870FD" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. All timestamps that are stored in the system are stored in UTC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8611AE" w14:textId="08074B57" w:rsidR="00944572" w:rsidRPr="00BA196C" w:rsidRDefault="00944572">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604327FF" w14:textId="272F089C" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009C6DB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="215" w:name="_Ref429726438"/>
+      <w:bookmarkStart w:id="216" w:name="_Toc433799743"/>
+      <w:bookmarkStart w:id="217" w:name="_Toc531883735"/>
+      <w:bookmarkStart w:id="218" w:name="_Ref534896551"/>
+      <w:bookmarkStart w:id="219" w:name="_Toc33092027"/>
+      <w:bookmarkStart w:id="220" w:name="_Ref33092074"/>
+      <w:bookmarkStart w:id="221" w:name="_Ref190082022"/>
+      <w:bookmarkStart w:id="222" w:name="_Ref190082246"/>
+      <w:bookmarkStart w:id="223" w:name="_Toc243648338"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">B2B </w:t>
+      </w:r>
+      <w:r w:rsidR="00044D8F" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="215"/>
+      <w:bookmarkEnd w:id="216"/>
+      <w:bookmarkEnd w:id="217"/>
+      <w:bookmarkEnd w:id="218"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>operation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="219"/>
+      <w:bookmarkEnd w:id="220"/>
+      <w:bookmarkEnd w:id="221"/>
+      <w:bookmarkEnd w:id="222"/>
+      <w:bookmarkEnd w:id="223"/>
+    </w:p>
+    <w:p w14:paraId="0B623FE6" w14:textId="43A263DD" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009870FD">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This chapter describes the external interfaces used in a B2B</w:t>
+      </w:r>
+      <w:r w:rsidR="00044D8F" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> context.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533A215C" w14:textId="4B1532AE" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="005B5AA0" w:rsidP="009C6DB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="224" w:name="_Toc33092028"/>
+      <w:bookmarkStart w:id="225" w:name="_Ref34897587"/>
+      <w:bookmarkStart w:id="226" w:name="_Ref34897603"/>
+      <w:bookmarkStart w:id="227" w:name="_Toc243648339"/>
+      <w:bookmarkStart w:id="228" w:name="_Toc433799744"/>
+      <w:bookmarkStart w:id="229" w:name="_Toc531883736"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Publish</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6DB9" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="224"/>
+      <w:bookmarkEnd w:id="225"/>
+      <w:bookmarkEnd w:id="226"/>
+      <w:bookmarkEnd w:id="227"/>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:p w14:paraId="5BF10319" w14:textId="72649259" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009870FD">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:ins w:id="230" w:author="Author">
+        <w:r w:rsidR="00ED02F1">
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Note: The organisation user does not need to be a granted organisation user. But if the user is created as granted organisation user</w:t>
+          <w:t>n Organisation</w:t>
         </w:r>
-        <w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:del w:id="231" w:author="Author">
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="00ED02F1">
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>,</w:t>
+          <w:delText xml:space="preserve">System </w:delText>
         </w:r>
-        <w:r w:rsidRPr="00D4209A">
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
+      </w:del>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Timestamps</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>User uses ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D82">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Publish’</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Datahub logs the timestamp for each incoming operation request and each outgoing operation response. These timestamps are logged in the system and used for reporting. Any timestamps in the message and transactions as provided by the Market Participant are stored for reference but not used for operational management or reporting. All timestamps in B2B communication are presented in UTC and in XML format YYYY-MM-DDTHH:</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> to send </w:t>
+      </w:r>
+      <w:r w:rsidR="00044D8F" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>JSON</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>MM:SS</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> Business </w:t>
+      </w:r>
+      <w:r w:rsidR="00044D8F" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Events</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>+00:00 or YYYY-MM-DDTHH:</w:t>
-[...206 lines deleted...]
-        <w:t xml:space="preserve">. The operation implementation does not directly execute the Market processes but only receives, checks the syntax, </w:t>
+        <w:t xml:space="preserve"> concerning a market process to Datahub. The operation implementation does not directly execute the Market processes but only receives, checks the syntax, </w:t>
       </w:r>
       <w:r w:rsidR="0097136D" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>authorization</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and forwards the Business </w:t>
       </w:r>
       <w:r w:rsidR="00044D8F" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> internally. </w:t>
       </w:r>
@@ -16189,68 +16927,68 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is done internally (i.e. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>synchronously).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4810BA30" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009C6DB9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="348" w:name="_Toc433799745"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="353" w:name="_Toc221173801"/>
+      <w:bookmarkStart w:id="232" w:name="_Toc433799745"/>
+      <w:bookmarkStart w:id="233" w:name="_Toc531883737"/>
+      <w:bookmarkStart w:id="234" w:name="_Toc33092033"/>
+      <w:bookmarkStart w:id="235" w:name="_Ref34897579"/>
+      <w:bookmarkStart w:id="236" w:name="_Ref191560371"/>
+      <w:bookmarkStart w:id="237" w:name="_Toc243648340"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Request</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="348"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="353"/>
+      <w:bookmarkEnd w:id="232"/>
+      <w:bookmarkEnd w:id="233"/>
+      <w:bookmarkEnd w:id="234"/>
+      <w:bookmarkEnd w:id="235"/>
+      <w:bookmarkEnd w:id="236"/>
+      <w:bookmarkEnd w:id="237"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CGI-Table"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="17"/>
         <w:gridCol w:w="2396"/>
         <w:gridCol w:w="1227"/>
         <w:gridCol w:w="1743"/>
         <w:gridCol w:w="4125"/>
       </w:tblGrid>
       <w:tr w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w14:paraId="1321F0AD" w14:textId="77777777" w:rsidTr="00044D8F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2413" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
@@ -16311,238 +17049,253 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4125" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="4C4F23EC" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009870FD">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6DB9" w:rsidRPr="000106CA" w14:paraId="65131879" w14:textId="77777777" w:rsidTr="00044D8F">
-[...2 lines deleted...]
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+      <w:tr w:rsidR="009C6DB9" w:rsidRPr="008823F3" w14:paraId="65131879" w14:textId="77777777" w:rsidTr="00044D8F">
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="181ACB75" w14:textId="7EB2734B" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="00F45D82" w:rsidP="009870FD">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:rPr>
-[...2 lines deleted...]
-            </w:pPr>
+              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F45D82">
               <w:rPr>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Authorization</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="56FBFA3B" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009870FD">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mandatory</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA196C" w:rsidDel="009134C5">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="1BBB8227" w14:textId="7E8C34F4" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="00044D8F" w:rsidP="009870FD">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Header Attribute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4125" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="037CC80C" w14:textId="29C696A8" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="00B11FAC" w:rsidP="009870FD">
+          <w:p w14:paraId="037CC80C" w14:textId="1C19FCA6" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="00B11FAC" w:rsidP="009870FD">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Bearer token retrieved from GET | Token </w:t>
             </w:r>
             <w:r w:rsidR="00EC4ADE">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00EC4ADE">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00EC4ADE">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF _Ref190773115 \r \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00EC4ADE">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EC4ADE">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002A0D9A">
+            <w:r w:rsidR="008823F3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
             <w:r w:rsidR="00EC4ADE">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00EC4ADE">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EC4ADE">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00EC4ADE">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF _Ref190773124 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00EC4ADE">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EC4ADE">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002A0D9A">
-[...10 lines deleted...]
-            </w:r>
+            <w:ins w:id="238" w:author="Author">
+              <w:r w:rsidR="008823F3">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>Token</w:t>
+              </w:r>
+              <w:r w:rsidR="008823F3" w:rsidRPr="00BA196C">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> operation</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="239" w:author="Author">
+              <w:r w:rsidR="00592379" w:rsidDel="008823F3">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Token</w:delText>
+              </w:r>
+              <w:r w:rsidR="00592379" w:rsidRPr="00BA196C" w:rsidDel="008823F3">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> operation</w:delText>
+              </w:r>
+            </w:del>
             <w:r w:rsidR="00EC4ADE">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00EC4ADE">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6DB9" w:rsidRPr="000106CA" w14:paraId="30FE9504" w14:textId="77777777" w:rsidTr="00044D8F">
+      <w:tr w:rsidR="009C6DB9" w:rsidRPr="008823F3" w14:paraId="30FE9504" w14:textId="77777777" w:rsidTr="00044D8F">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="17" w:type="dxa"/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2396" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="33E9363E" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009870FD">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Payload</w:t>
@@ -16718,62 +17471,90 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The Payload is syntactically correct (validated against the </w:t>
       </w:r>
       <w:r w:rsidR="00F45D82">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>schema definition</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15588BA7" w14:textId="2C5ECC8B" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009870FD">
+    <w:p w14:paraId="15588BA7" w14:textId="4369563C" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009870FD">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The System User is authorized</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:del w:id="240" w:author="Author">
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="00C436FF">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="241" w:author="Author">
+        <w:r w:rsidR="00C436FF">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="00C436FF" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>User is authorized</w:t>
       </w:r>
       <w:r w:rsidR="00044D8F" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>to send in the message (Document Type) for the Sender mentioned in the Business Message</w:t>
       </w:r>
       <w:r w:rsidR="00044D8F" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66593FB1" w14:textId="3163C7DC" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009870FD">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -16783,199 +17564,289 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Failing these rules will result in a corresponding </w:t>
       </w:r>
       <w:r w:rsidR="00044D8F" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>HTTP</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fault.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4C0E95" w14:textId="77777777" w:rsidR="00044D8F" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00044D8F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="354" w:name="_Toc433799746"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="358" w:name="_Toc221173802"/>
+      <w:bookmarkStart w:id="242" w:name="_Toc433799746"/>
+      <w:bookmarkStart w:id="243" w:name="_Toc531883738"/>
+      <w:bookmarkStart w:id="244" w:name="_Ref31206579"/>
+      <w:bookmarkStart w:id="245" w:name="_Toc33092034"/>
+      <w:bookmarkStart w:id="246" w:name="_Toc243648341"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Response</w:t>
       </w:r>
-      <w:bookmarkStart w:id="359" w:name="_Toc433799747"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="358"/>
+      <w:bookmarkStart w:id="247" w:name="_Toc433799747"/>
+      <w:bookmarkStart w:id="248" w:name="_Toc531883739"/>
+      <w:bookmarkStart w:id="249" w:name="_Ref535311096"/>
+      <w:bookmarkStart w:id="250" w:name="_Toc33092035"/>
+      <w:bookmarkEnd w:id="242"/>
+      <w:bookmarkEnd w:id="243"/>
+      <w:bookmarkEnd w:id="244"/>
+      <w:bookmarkEnd w:id="245"/>
+      <w:bookmarkEnd w:id="246"/>
     </w:p>
     <w:p w14:paraId="43D4CAE5" w14:textId="4DA5DC1A" w:rsidR="00044D8F" w:rsidRPr="00BA196C" w:rsidRDefault="00044D8F" w:rsidP="00044D8F">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>HTTP status code and in case of a rejection a HTTP reason.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A902873" w14:textId="5D41BA46" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="00F45D82" w:rsidP="009C6DB9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="363" w:name="_Toc433799749"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="362"/>
+      <w:bookmarkStart w:id="251" w:name="_Toc433799749"/>
+      <w:bookmarkStart w:id="252" w:name="_Toc531883744"/>
+      <w:bookmarkStart w:id="253" w:name="_Toc33092036"/>
+      <w:bookmarkStart w:id="254" w:name="_Ref190773115"/>
+      <w:bookmarkStart w:id="255" w:name="_Ref190773124"/>
+      <w:bookmarkStart w:id="256" w:name="_Toc243648342"/>
+      <w:bookmarkEnd w:id="247"/>
+      <w:bookmarkEnd w:id="248"/>
+      <w:bookmarkEnd w:id="249"/>
+      <w:bookmarkEnd w:id="250"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Token</w:t>
       </w:r>
       <w:r w:rsidR="009C6DB9" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> operation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="363"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="368"/>
+      <w:bookmarkEnd w:id="251"/>
+      <w:bookmarkEnd w:id="252"/>
+      <w:bookmarkEnd w:id="253"/>
+      <w:bookmarkEnd w:id="254"/>
+      <w:bookmarkEnd w:id="255"/>
+      <w:bookmarkEnd w:id="256"/>
     </w:p>
-    <w:p w14:paraId="282B4687" w14:textId="31FDEAFE" w:rsidR="00576D86" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009D7B05">
+    <w:p w14:paraId="282B4687" w14:textId="1DAAF13B" w:rsidR="00576D86" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009D7B05">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">A System User uses </w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:ins w:id="257" w:author="Author">
+        <w:r w:rsidR="00263B5E">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:del w:id="258" w:author="Author">
+        <w:r w:rsidRPr="00BA196C" w:rsidDel="00263B5E">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="259" w:author="Author">
+        <w:r w:rsidR="00263B5E">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="00263B5E" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">User uses </w:t>
       </w:r>
       <w:r w:rsidR="00F45D82">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the Token operation</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to retrieve a </w:t>
       </w:r>
       <w:r w:rsidR="009D7B05" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>token</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from the Datahub</w:t>
+        <w:t xml:space="preserve"> from Datahub</w:t>
       </w:r>
       <w:r w:rsidR="009D7B05" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. If the System User is </w:t>
+        <w:t xml:space="preserve">. If the </w:t>
+      </w:r>
+      <w:del w:id="260" w:author="Author">
+        <w:r w:rsidR="009D7B05" w:rsidRPr="00BA196C" w:rsidDel="00263B5E">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">System </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="261" w:author="Author">
+        <w:r w:rsidR="00263B5E">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Organisation</w:t>
+        </w:r>
+        <w:r w:rsidR="00263B5E" w:rsidRPr="00BA196C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="009D7B05" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">User is </w:t>
       </w:r>
       <w:r w:rsidR="00FD5862" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>successfully</w:t>
       </w:r>
       <w:r w:rsidR="009D7B05" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0097136D" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>authenticated,</w:t>
       </w:r>
       <w:r w:rsidR="009D7B05" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F45D82">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">the Datahub </w:t>
+        <w:t xml:space="preserve">Datahub </w:t>
       </w:r>
       <w:r w:rsidR="009D7B05" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>will respond with a token including encrypted attributes. The token is to be used by</w:t>
+        <w:t>will respond with a token including encrypted attributes</w:t>
+      </w:r>
+      <w:r w:rsidR="00263B5E" w:rsidRPr="00263B5E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:ins w:id="262" w:author="Author">
+        <w:r w:rsidR="00263B5E">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>and expiry timestamp of the token</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="009D7B05" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. The token is to be used by</w:t>
       </w:r>
       <w:r w:rsidR="00F45D82">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00AD6D3D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">market participant </w:t>
       </w:r>
       <w:r w:rsidR="00F45D82">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="009D7B05" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
@@ -17003,118 +17874,108 @@
         </w:rPr>
         <w:t>refreshed timely.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42BB6073" w14:textId="77777777" w:rsidR="00576D86" w:rsidRPr="00BA196C" w:rsidRDefault="00576D86">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8D0D0B" w14:textId="77777777" w:rsidR="009D7B05" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009D7B05">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="369" w:name="_Toc433799750"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="374" w:name="_Toc221173804"/>
+      <w:bookmarkStart w:id="263" w:name="_Toc433799750"/>
+      <w:bookmarkStart w:id="264" w:name="_Toc531883745"/>
+      <w:bookmarkStart w:id="265" w:name="_Ref535311448"/>
+      <w:bookmarkStart w:id="266" w:name="_Toc33092037"/>
+      <w:bookmarkStart w:id="267" w:name="_Ref191560362"/>
+      <w:bookmarkStart w:id="268" w:name="_Toc243648343"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Request</w:t>
       </w:r>
-      <w:bookmarkStart w:id="375" w:name="_Toc433799751"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="374"/>
+      <w:bookmarkStart w:id="269" w:name="_Toc433799751"/>
+      <w:bookmarkStart w:id="270" w:name="_Toc531883746"/>
+      <w:bookmarkStart w:id="271" w:name="_Toc33092038"/>
+      <w:bookmarkEnd w:id="263"/>
+      <w:bookmarkEnd w:id="264"/>
+      <w:bookmarkEnd w:id="265"/>
+      <w:bookmarkEnd w:id="266"/>
+      <w:bookmarkEnd w:id="267"/>
+      <w:bookmarkEnd w:id="268"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CGI-Table"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3115"/>
         <w:gridCol w:w="1186"/>
         <w:gridCol w:w="1539"/>
         <w:gridCol w:w="3668"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D7B05" w:rsidRPr="00BA196C" w14:paraId="58925DE6" w14:textId="77777777" w:rsidTr="00B967F2">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3115" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="149EC921" w14:textId="4CFCC754" w:rsidR="009D7B05" w:rsidRPr="00BA196C" w:rsidRDefault="000B791B" w:rsidP="005F6754">
+          <w:p w14:paraId="149EC921" w14:textId="1FE8BB97" w:rsidR="009D7B05" w:rsidRPr="00BA196C" w:rsidRDefault="000B791B" w:rsidP="005F6754">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="378" w:author="Markkanen Laura" w:date="2026-01-12T15:29:00Z" w16du:dateUtc="2026-01-12T13:29:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Element</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="2A96B28F" w14:textId="77777777" w:rsidR="009D7B05" w:rsidRPr="00BA196C" w:rsidRDefault="009D7B05" w:rsidP="005F6754">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Obligation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -17137,88 +17998,72 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="0977EB81" w14:textId="77777777" w:rsidR="009D7B05" w:rsidRPr="00BA196C" w:rsidRDefault="009D7B05" w:rsidP="005F6754">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7B05" w:rsidRPr="000106CA" w14:paraId="160BEE82" w14:textId="77777777" w:rsidTr="00B967F2">
+      <w:tr w:rsidR="009D7B05" w:rsidRPr="008823F3" w14:paraId="160BEE82" w14:textId="77777777" w:rsidTr="00B967F2">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3115" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="02291694" w14:textId="2A4BE6AC" w:rsidR="009D7B05" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="005F6754">
+          <w:p w14:paraId="02291694" w14:textId="1E8673A2" w:rsidR="009D7B05" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="005F6754">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:ins w:id="380" w:author="Koskikallio Laura" w:date="2026-01-07T12:13:00Z" w16du:dateUtc="2026-01-07T10:13:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00D4209A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>senderorganisation</w:t>
+            </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:del w:id="381" w:author="Koskikallio Laura" w:date="2026-01-07T12:13:00Z" w16du:dateUtc="2026-01-07T10:13:00Z">
-[...12 lines deleted...]
-            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="7D53CCF5" w14:textId="2C35417C" w:rsidR="009D7B05" w:rsidRPr="00BA196C" w:rsidRDefault="00AE119E" w:rsidP="005F6754">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Conditional</w:t>
             </w:r>
             <w:r w:rsidR="009D7B05" w:rsidRPr="00BA196C" w:rsidDel="009134C5">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -17272,165 +18117,139 @@
               </w:rPr>
               <w:t>sent</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> on behalf of a delegating organisation</w:t>
             </w:r>
             <w:r w:rsidR="00EC7E39">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01B2D471" w14:textId="77777777" w:rsidR="00EC7E39" w:rsidRDefault="00EC7E39" w:rsidP="005F6754">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52A4C44F" w14:textId="4F7396CC" w:rsidR="00EC7E39" w:rsidRPr="00BA196C" w:rsidRDefault="00EC7E39" w:rsidP="005F6754">
+          <w:p w14:paraId="52A4C44F" w14:textId="38883687" w:rsidR="00EC7E39" w:rsidRPr="00BA196C" w:rsidRDefault="00EC7E39" w:rsidP="005F6754">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The organisation belonging to the provided OrganisationUser is the delegat</w:t>
-[...16 lines deleted...]
-            </w:del>
+              <w:t xml:space="preserve">The organisation belonging to the provided </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>OrganisationUser</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is the delegat</w:t>
+            </w:r>
+            <w:r w:rsidR="00B967F2">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> organisation where </w:t>
             </w:r>
-            <w:del w:id="384" w:author="Koskikallio Laura" w:date="2026-01-07T12:14:00Z" w16du:dateUtc="2026-01-07T10:14:00Z">
-[...14 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00865454">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sender </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>organisation is the delegat</w:t>
             </w:r>
-            <w:ins w:id="386" w:author="Markkanen Laura" w:date="2026-01-12T13:42:00Z" w16du:dateUtc="2026-01-12T11:42:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00B967F2">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE119E" w:rsidRPr="000106CA" w14:paraId="696A7ED4" w14:textId="77777777" w:rsidTr="00B967F2">
+      <w:tr w:rsidR="00AE119E" w:rsidRPr="008823F3" w14:paraId="696A7ED4" w14:textId="77777777" w:rsidTr="00B967F2">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3115" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="334216A7" w14:textId="03246981" w:rsidR="00AE119E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="005F6754">
+          <w:p w14:paraId="334216A7" w14:textId="5CA098A8" w:rsidR="00AE119E" w:rsidRPr="00BA196C" w:rsidRDefault="0012248E" w:rsidP="005F6754">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:ins w:id="388" w:author="Koskikallio Laura" w:date="2026-01-07T12:13:00Z" w16du:dateUtc="2026-01-07T10:13:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00D4209A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>organisationuser</w:t>
+            </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:del w:id="389" w:author="Koskikallio Laura" w:date="2026-01-07T12:13:00Z" w16du:dateUtc="2026-01-07T10:13:00Z">
-[...6 lines deleted...]
-            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="096BD0B9" w14:textId="2B0D0B13" w:rsidR="00AE119E" w:rsidRPr="00BA196C" w:rsidRDefault="00AE119E" w:rsidP="005F6754">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -17448,275 +18267,270 @@
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Query</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3668" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="1368F360" w14:textId="77777777" w:rsidR="005A6C22" w:rsidRPr="005A6C22" w:rsidRDefault="005A6C22" w:rsidP="005A6C22">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A6C22">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Username is used to uniquely identify the OrganisationUser to be used to do the requests. </w:t>
+              <w:t xml:space="preserve">The Username is used to uniquely identify the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A6C22">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>OrganisationUser</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A6C22">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to be used to do the requests. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C4D78B3" w14:textId="77777777" w:rsidR="005A6C22" w:rsidRPr="005A6C22" w:rsidRDefault="005A6C22" w:rsidP="005A6C22">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7166A0DB" w14:textId="77777777" w:rsidR="00AE119E" w:rsidRDefault="005A6C22" w:rsidP="005A6C22">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:ins w:id="390" w:author="Koskikallio Laura" w:date="2026-01-07T12:14:00Z" w16du:dateUtc="2026-01-07T10:14:00Z"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A6C22">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">This allows linking multiple </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005A6C22">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>OrganisationUsers</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005A6C22">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> to one </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005A6C22">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>UserIdentity</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005A6C22">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00D0FD53" w14:textId="77777777" w:rsidR="00865454" w:rsidRDefault="00865454" w:rsidP="005A6C22">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:ins w:id="391" w:author="Koskikallio Laura" w:date="2026-01-07T12:14:00Z" w16du:dateUtc="2026-01-07T10:14:00Z"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="292E1F10" w14:textId="6CE034AE" w:rsidR="00865454" w:rsidRPr="00BA196C" w:rsidRDefault="00865454" w:rsidP="005A6C22">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="392" w:author="Koskikallio Laura" w:date="2026-01-07T12:14:00Z" w16du:dateUtc="2026-01-07T10:14:00Z">
-[...20 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00D4209A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In case of delegation, the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D4209A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>organisationuser</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D4209A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> belongs to the juridical organisation which is the delegating organisation.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865454" w:rsidRPr="000106CA" w14:paraId="6E8800B8" w14:textId="77777777" w:rsidTr="00B967F2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00865454" w:rsidRPr="008823F3" w14:paraId="6E8800B8" w14:textId="77777777" w:rsidTr="00B967F2">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68D371B9" w14:textId="4A993ABA" w:rsidR="00865454" w:rsidRPr="00D4209A" w:rsidRDefault="00865454" w:rsidP="00865454">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:ins w:id="394" w:author="Koskikallio Laura" w:date="2026-01-07T12:14:00Z" w16du:dateUtc="2026-01-07T10:14:00Z"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:ins w:id="395" w:author="Koskikallio Laura" w:date="2026-01-07T12:14:00Z" w16du:dateUtc="2026-01-07T10:14:00Z">
-[...7 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00D4209A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tenantcode</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12BEA7C4" w14:textId="736EDCA4" w:rsidR="00865454" w:rsidRPr="00BA196C" w:rsidRDefault="00865454" w:rsidP="00865454">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:ins w:id="396" w:author="Koskikallio Laura" w:date="2026-01-07T12:14:00Z" w16du:dateUtc="2026-01-07T10:14:00Z"/>
-[...10 lines deleted...]
-            </w:ins>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D4209A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Mandatory</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3736D0B6" w14:textId="7F138612" w:rsidR="00865454" w:rsidRPr="00BA196C" w:rsidRDefault="00865454" w:rsidP="00865454">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:ins w:id="398" w:author="Koskikallio Laura" w:date="2026-01-07T12:14:00Z" w16du:dateUtc="2026-01-07T10:14:00Z"/>
-[...10 lines deleted...]
-            </w:ins>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D4209A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Query</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CF1AD09" w14:textId="2B0B628B" w:rsidR="00865454" w:rsidRPr="005A6C22" w:rsidRDefault="00865454" w:rsidP="00865454">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:ins w:id="400" w:author="Koskikallio Laura" w:date="2026-01-07T12:14:00Z" w16du:dateUtc="2026-01-07T10:14:00Z"/>
-[...10 lines deleted...]
-            </w:ins>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D4209A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>The Tenant the organisation belongs to.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CF24070" w14:textId="77777777" w:rsidR="009D7B05" w:rsidRDefault="009D7B05" w:rsidP="009D7B05">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33FACA1C" w14:textId="385A5C20" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009D7B05">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="402" w:name="_Toc221173805"/>
+      <w:bookmarkStart w:id="272" w:name="_Toc243648344"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Response</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="375"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="402"/>
+      <w:bookmarkEnd w:id="269"/>
+      <w:bookmarkEnd w:id="270"/>
+      <w:bookmarkEnd w:id="271"/>
+      <w:bookmarkEnd w:id="272"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CGI-Table"/>
         <w:tblW w:w="9902" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="2098"/>
         <w:gridCol w:w="1587"/>
         <w:gridCol w:w="3685"/>
       </w:tblGrid>
       <w:tr w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w14:paraId="73D48FBC" w14:textId="77777777" w:rsidTr="009870FD">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="372853F0" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009870FD">
@@ -17776,252 +18590,350 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="54A5B318" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009870FD">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w14:paraId="4D5D7F1A" w14:textId="77777777" w:rsidTr="001431DF">
+      <w:tr w:rsidR="00801F57" w:rsidRPr="008823F3" w14:paraId="4D5D7F1A" w14:textId="77777777" w:rsidTr="001431DF">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9B0E57" w14:textId="4ACADDE7" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009D7B05" w:rsidP="009870FD">
+          <w:p w14:paraId="3C9B0E57" w14:textId="02E84BE7" w:rsidR="00801F57" w:rsidRPr="00BA196C" w:rsidRDefault="00801F57" w:rsidP="00801F57">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA196C">
-[...4 lines deleted...]
-            </w:r>
+            <w:ins w:id="273" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>expiry</w:t>
+              </w:r>
+            </w:ins>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="238200F0" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009870FD">
+          <w:p w14:paraId="238200F0" w14:textId="24B4A0E1" w:rsidR="00801F57" w:rsidRPr="00BA196C" w:rsidRDefault="00801F57" w:rsidP="00801F57">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA196C">
-[...4 lines deleted...]
-            </w:r>
+            <w:ins w:id="274" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>1..1</w:t>
+              </w:r>
+            </w:ins>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4D6ACF27" w14:textId="1F796EF4" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009D7B05" w:rsidP="009870FD">
+          <w:p w14:paraId="4D6ACF27" w14:textId="408CA7EA" w:rsidR="00801F57" w:rsidRPr="00BA196C" w:rsidRDefault="00801F57" w:rsidP="00801F57">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA196C">
-[...5 lines deleted...]
-            </w:r>
+            <w:ins w:id="275" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>JSON</w:t>
+              </w:r>
+            </w:ins>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="261E1576" w14:textId="77777777" w:rsidR="005D53AE" w:rsidRDefault="005A6C22" w:rsidP="009870FD">
+          <w:p w14:paraId="1599EE73" w14:textId="6F12941F" w:rsidR="00801F57" w:rsidRPr="005D53AE" w:rsidRDefault="00801F57" w:rsidP="00801F57">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="12F5A699" w14:textId="77777777" w:rsidR="005D53AE" w:rsidRPr="005D53AE" w:rsidRDefault="005D53AE" w:rsidP="005D53AE">
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="276" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>Timestamp that indicates when the retrieved token expires.</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00801F57" w:rsidRPr="00BA196C" w14:paraId="249F2461" w14:textId="77777777" w:rsidTr="001431DF">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="385E1C66" w14:textId="360E32C5" w:rsidR="00801F57" w:rsidRPr="00BA196C" w:rsidRDefault="00801F57" w:rsidP="00801F57">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA196C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Token</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D745724" w14:textId="59BE8954" w:rsidR="00801F57" w:rsidRPr="00BA196C" w:rsidRDefault="00801F57" w:rsidP="00801F57">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA196C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1..1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="433FAAA3" w14:textId="7DA74C94" w:rsidR="00801F57" w:rsidRPr="00BA196C" w:rsidRDefault="00801F57" w:rsidP="00801F57">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA196C">
+              <w:rPr>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>JSON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1631CDA4" w14:textId="77777777" w:rsidR="00801F57" w:rsidRDefault="00801F57" w:rsidP="00801F57">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e.g. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FAADA6F" w14:textId="77777777" w:rsidR="00801F57" w:rsidRPr="005D53AE" w:rsidRDefault="00801F57" w:rsidP="00801F57">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D53AE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>{</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7504FEF1" w14:textId="4A479030" w:rsidR="005D53AE" w:rsidRPr="005D53AE" w:rsidRDefault="005D53AE" w:rsidP="005D53AE">
+          <w:p w14:paraId="288A7D3D" w14:textId="77777777" w:rsidR="00801F57" w:rsidRPr="005D53AE" w:rsidRDefault="00801F57" w:rsidP="00801F57">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D53AE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  "token": "</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>oweflkadfjklqefaeflkaslnk</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D53AE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> "</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1599EE73" w14:textId="5B13787A" w:rsidR="009C6DB9" w:rsidRPr="005D53AE" w:rsidRDefault="005D53AE" w:rsidP="009870FD">
+          <w:p w14:paraId="7C820FA5" w14:textId="63F34761" w:rsidR="00801F57" w:rsidRDefault="00801F57" w:rsidP="00801F57">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D53AE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C1236ED" w14:textId="77777777" w:rsidR="00576D86" w:rsidRPr="00BA196C" w:rsidRDefault="00576D86">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="9F0D16" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="403" w:name="_Ref471372942"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="406" w:name="_Toc33092049"/>
+      <w:bookmarkStart w:id="277" w:name="_Ref471372942"/>
+      <w:bookmarkStart w:id="278" w:name="_Ref471372945"/>
+      <w:bookmarkStart w:id="279" w:name="_Toc531883754"/>
+      <w:bookmarkStart w:id="280" w:name="_Toc33092049"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B037D90" w14:textId="6F9AFDDE" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009C6DB9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="407" w:name="_Toc221173806"/>
+      <w:bookmarkStart w:id="281" w:name="_Toc243648345"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Summary of error codes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="403"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="407"/>
+      <w:bookmarkEnd w:id="277"/>
+      <w:bookmarkEnd w:id="278"/>
+      <w:bookmarkEnd w:id="279"/>
+      <w:bookmarkEnd w:id="280"/>
+      <w:bookmarkEnd w:id="281"/>
     </w:p>
     <w:p w14:paraId="1FF4A267" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009870FD">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This section provides a summary of all error codes that may occur.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CGI-Table"/>
         <w:tblW w:w="9707" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1540"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="7175"/>
@@ -18267,56 +19179,72 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>provided certificate</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> has </w:t>
             </w:r>
             <w:r w:rsidR="00FD5862" w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>failed. (</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>check if userIdentity is created correctly)</w:t>
+              <w:t xml:space="preserve">check if </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BA196C">
+              <w:rPr>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>userIdentity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BA196C">
+              <w:rPr>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is created correctly)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6DB9" w:rsidRPr="000106CA" w14:paraId="2C9C866E" w14:textId="77777777" w:rsidTr="001431DF">
+      <w:tr w:rsidR="009C6DB9" w:rsidRPr="008823F3" w14:paraId="2C9C866E" w14:textId="77777777" w:rsidTr="001431DF">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="2C782B86" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="top"/>
@@ -18479,51 +19407,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="203C6292" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Content length too large</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6DB9" w:rsidRPr="000106CA" w14:paraId="072CB678" w14:textId="77777777" w:rsidTr="001431DF">
+      <w:tr w:rsidR="009C6DB9" w:rsidRPr="008823F3" w14:paraId="072CB678" w14:textId="77777777" w:rsidTr="001431DF">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="1C84D772" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="top"/>
@@ -18560,94 +19488,94 @@
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>In case of any unidentified errors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FA796C8" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009C6DB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B504434" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009C6DB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="408" w:name="_Ref471372858"/>
+      <w:bookmarkStart w:id="282" w:name="_Ref471372858"/>
     </w:p>
     <w:p w14:paraId="51557F04" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009C6DB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3E5660" w:themeColor="accent2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="69661F95" w14:textId="394498CA" w:rsidR="00EC4ADE" w:rsidRDefault="00EC4ADE" w:rsidP="009C6DB9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="409" w:name="_Ref190774330"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="415" w:name="_Toc221173807"/>
+      <w:bookmarkStart w:id="283" w:name="_Ref190774330"/>
+      <w:bookmarkStart w:id="284" w:name="_Toc243648346"/>
+      <w:bookmarkStart w:id="285" w:name="_Toc531883755"/>
+      <w:bookmarkStart w:id="286" w:name="_Ref532848244"/>
+      <w:bookmarkStart w:id="287" w:name="_Ref31888947"/>
+      <w:bookmarkStart w:id="288" w:name="_Toc33092050"/>
+      <w:bookmarkStart w:id="289" w:name="_Ref190082305"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Service implementations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="409"/>
-      <w:bookmarkEnd w:id="415"/>
+      <w:bookmarkEnd w:id="283"/>
+      <w:bookmarkEnd w:id="284"/>
     </w:p>
     <w:p w14:paraId="039FAA4B" w14:textId="5EBA805E" w:rsidR="00EC4ADE" w:rsidRDefault="00EC4ADE" w:rsidP="00EC4ADE">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This section describes the specific services implemented with the Event channel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0C9308" w14:textId="6A1CBB31" w:rsidR="00EC4ADE" w:rsidRDefault="00EC4ADE" w:rsidP="00EC4ADE">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -18666,80 +19594,96 @@
         </w:rPr>
         <w:t xml:space="preserve"> the following services:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7A311A" w14:textId="6B5BC1D5" w:rsidR="00EC4ADE" w:rsidRDefault="00EC4ADE" w:rsidP="00034FF4">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Measurement Series</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E35B717" w14:textId="1B8F9650" w:rsidR="00EC4ADE" w:rsidRDefault="00EC4ADE" w:rsidP="00EC4ADE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="416" w:name="_Toc221173808"/>
+      <w:bookmarkStart w:id="290" w:name="_Toc243648347"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Measurement Series</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="416"/>
+      <w:bookmarkEnd w:id="290"/>
     </w:p>
     <w:p w14:paraId="53B59871" w14:textId="5F843835" w:rsidR="00EC4ADE" w:rsidRPr="00BA196C" w:rsidRDefault="00EC4ADE" w:rsidP="00EC4ADE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This chapter described the</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> service Measurement Series which is introduced as an alternative for the existing E66 interface and the new type of interface (High performance Event Channel) which enables this service to comply </w:t>
+        <w:t xml:space="preserve"> service Measurement Series which is introduced as an alternative for the existing E66 interface and the new type of interface (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>High performance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Event Channel) which enables this service to comply </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the high-performance demands. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A60A07" w14:textId="77777777" w:rsidR="00EC4ADE" w:rsidRPr="00BA196C" w:rsidRDefault="00EC4ADE" w:rsidP="00EC4ADE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -18773,51 +19717,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70404998" wp14:editId="57C1C4AF">
             <wp:extent cx="6120130" cy="3335655"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2076045869" name="Picture 1" descr="A computer screen shot of a black background&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2076045869" name="Picture 1" descr="A computer screen shot of a black background&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120130" cy="3335655"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -18882,52 +19826,62 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The consumer of the service requests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [A]</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> an authorization token via GET GetAuthorizationToken</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> an authorization token via GET </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>GetAuthorizationToken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="00EC3237" w14:textId="77777777" w:rsidR="00EC4ADE" w:rsidRPr="00BA196C" w:rsidRDefault="00EC4ADE" w:rsidP="00EC4ADE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
@@ -19122,71 +20076,51 @@
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The provider of the service verifies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [F]</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the validity of the token and verifies if the </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> corresponds with the sender in the event. The event is syntactically validated against its JSON schema. The event is immediately rejected</w:t>
+        <w:t xml:space="preserve"> the validity of the token and verifies if the consumer corresponds with the sender in the event. The event is syntactically validated against its JSON schema. The event is immediately rejected</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [G]</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> when errors have been </w:t>
       </w:r>
       <w:r w:rsidR="00530252" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
@@ -19228,51 +20162,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If the respective consumer is authenticated and authorized for this service and all other synchronous validations were successful, a synchronous confirmation (http status 200) will be returned to the consumer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5BEC7E" w14:textId="16F92475" w:rsidR="00EC4ADE" w:rsidRPr="00127FE2" w:rsidRDefault="00EC4ADE" w:rsidP="00EC4ADE">
+    <w:p w14:paraId="3E5BEC7E" w14:textId="13889771" w:rsidR="00EC4ADE" w:rsidRPr="00127FE2" w:rsidRDefault="00EC4ADE" w:rsidP="00EC4ADE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -19299,242 +20233,275 @@
       <w:r w:rsidR="00E72207">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for further processing</w:t>
       </w:r>
       <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E72207">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any duplicates, determined by the event id (mrid) will be excluded and logged for analysis. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00127FE2">
+        <w:t>Any duplicates, determined by the event id (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E72207">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The collection of events will be checked</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>mrid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E72207">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [J+K]]</w:t>
+        <w:t xml:space="preserve">) will be excluded and logged for analysis. </w:t>
       </w:r>
       <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for functional content, as described in the section </w:t>
-      </w:r>
+        <w:t xml:space="preserve">The collection of events will be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00127FE2">
+        <w:t>checked</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> REF _Ref188532402 \r \h </w:instrText>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> [J+K]]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+        <w:t xml:space="preserve"> for functional content, as described in the section </w:t>
       </w:r>
       <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A0D9A">
+        <w:instrText xml:space="preserve"> REF _Ref188532402 \r \h </w:instrText>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>4.1.1</w:t>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00127FE2">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008823F3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
+        <w:t>4.1.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> REF _Ref188532407 \h </w:instrText>
-[...1 lines deleted...]
-      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00127FE2">
+        <w:instrText xml:space="preserve"> REF _Ref188532407 \h </w:instrText>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E72207">
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00127FE2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008823F3" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Validations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127FE2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00E72207">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and functionally processed as described in [</w:t>
       </w:r>
       <w:r w:rsidR="00200389" w:rsidRPr="00093AD3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DH.</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00200389">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00200389" w:rsidRPr="00093AD3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00200389">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>BP</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E72207">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678C7DAE" w14:textId="66D67CA2" w:rsidR="00EC4ADE" w:rsidRPr="00127FE2" w:rsidRDefault="00EC4ADE" w:rsidP="00EC4ADE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
@@ -19572,51 +20539,71 @@
       <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a functional acknowledgement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [L]</w:t>
       </w:r>
       <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is returned to the sender, the distribution rules will be applied. The functional acknowledgements and the distributions to retailers will be bundled according to the collection internally made at step 6.</w:t>
+        <w:t xml:space="preserve"> is returned to the sender</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00127FE2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00127FE2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> distribution rules will be applied. The functional acknowledgements and the distributions to retailers will be bundled according to the collection internally made at step 6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BE693C" w14:textId="77777777" w:rsidR="00EC4ADE" w:rsidRPr="00BA196C" w:rsidRDefault="00EC4ADE" w:rsidP="00EC4ADE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00127FE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -19648,115 +20635,115 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. The rejections will be bundled according to the collection internally made at step 6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333E4472" w14:textId="77777777" w:rsidR="00EC4ADE" w:rsidRDefault="00EC4ADE" w:rsidP="00EC4ADE">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50271EFF" w14:textId="77777777" w:rsidR="00EC4ADE" w:rsidRPr="00BA196C" w:rsidRDefault="00EC4ADE" w:rsidP="00034FF4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="417" w:name="_Toc91084077"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="422" w:name="_Toc221173809"/>
+      <w:bookmarkStart w:id="291" w:name="_Toc91084077"/>
+      <w:bookmarkStart w:id="292" w:name="_Toc134021849"/>
+      <w:bookmarkStart w:id="293" w:name="_Ref188532402"/>
+      <w:bookmarkStart w:id="294" w:name="_Ref188532407"/>
+      <w:bookmarkStart w:id="295" w:name="_Toc188630160"/>
+      <w:bookmarkStart w:id="296" w:name="_Toc243648348"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Validations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="417"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="422"/>
+      <w:bookmarkEnd w:id="291"/>
+      <w:bookmarkEnd w:id="292"/>
+      <w:bookmarkEnd w:id="293"/>
+      <w:bookmarkEnd w:id="294"/>
+      <w:bookmarkEnd w:id="295"/>
+      <w:bookmarkEnd w:id="296"/>
     </w:p>
     <w:p w14:paraId="07DCFC40" w14:textId="77777777" w:rsidR="00EC4ADE" w:rsidRPr="00BA196C" w:rsidRDefault="00EC4ADE" w:rsidP="00EC4ADE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In response to the message "Submit Measurement value" the provider has the following checks and notifications at their disposal and performs these checks</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C5CE09" w14:textId="77777777" w:rsidR="00EC4ADE" w:rsidRPr="00BA196C" w:rsidRDefault="00EC4ADE" w:rsidP="00034FF4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="423" w:name="_Ref177664176"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="426" w:name="_Toc221173810"/>
+      <w:bookmarkStart w:id="297" w:name="_Ref177664176"/>
+      <w:bookmarkStart w:id="298" w:name="_Ref177664181"/>
+      <w:bookmarkStart w:id="299" w:name="_Toc188630161"/>
+      <w:bookmarkStart w:id="300" w:name="_Toc243648349"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Synchronous</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="423"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="426"/>
+      <w:bookmarkEnd w:id="297"/>
+      <w:bookmarkEnd w:id="298"/>
+      <w:bookmarkEnd w:id="299"/>
+      <w:bookmarkEnd w:id="300"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10350" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3683"/>
         <w:gridCol w:w="3120"/>
         <w:gridCol w:w="994"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="993"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC4ADE" w:rsidRPr="00BA196C" w14:paraId="09D9EE5E" w14:textId="77777777" w:rsidTr="005F6754">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -20413,61 +21400,61 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2472274C" w14:textId="77777777" w:rsidR="00EC4ADE" w:rsidRPr="00BA196C" w:rsidRDefault="00EC4ADE" w:rsidP="00EC4ADE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A5A4382" w14:textId="77777777" w:rsidR="00EC4ADE" w:rsidRPr="00BA196C" w:rsidRDefault="00EC4ADE" w:rsidP="00034FF4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="427" w:name="_Toc188630162"/>
-      <w:bookmarkStart w:id="428" w:name="_Toc221173811"/>
+      <w:bookmarkStart w:id="301" w:name="_Toc188630162"/>
+      <w:bookmarkStart w:id="302" w:name="_Toc243648350"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Asynchronous</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="427"/>
-      <w:bookmarkEnd w:id="428"/>
+      <w:bookmarkEnd w:id="301"/>
+      <w:bookmarkEnd w:id="302"/>
     </w:p>
     <w:p w14:paraId="38B5534F" w14:textId="49A13F23" w:rsidR="005F6754" w:rsidRPr="00034FF4" w:rsidRDefault="00EC4ADE" w:rsidP="00EC4ADE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034FF4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Business rules are defined in</w:t>
       </w:r>
       <w:r w:rsidR="008B3129">
@@ -20558,76 +21545,76 @@
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F94CEEE" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00EC4ADE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54968580" w14:textId="231B32B8" w:rsidR="00EC4ADE" w:rsidRDefault="00E25FCC" w:rsidP="00034FF4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="429" w:name="_Toc221173812"/>
+      <w:bookmarkStart w:id="303" w:name="_Toc243648351"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Service Attributes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="429"/>
+      <w:bookmarkEnd w:id="303"/>
     </w:p>
     <w:p w14:paraId="18705CB2" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00034FF4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="430" w:name="_Toc188630167"/>
-      <w:bookmarkStart w:id="431" w:name="_Toc221173813"/>
+      <w:bookmarkStart w:id="304" w:name="_Toc188630167"/>
+      <w:bookmarkStart w:id="305" w:name="_Toc243648352"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Submit Measurement value</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="430"/>
-      <w:bookmarkEnd w:id="431"/>
+      <w:bookmarkEnd w:id="304"/>
+      <w:bookmarkEnd w:id="305"/>
     </w:p>
     <w:p w14:paraId="29A0CC4B" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>For a notification with measurement series the following functional parameters are relevant:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9236" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -20813,51 +21800,51 @@
           </w:tcPr>
           <w:p w14:paraId="1741B813" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Enumeration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A251B5" w:rsidRPr="000106CA" w14:paraId="6DEC2E41" w14:textId="77777777" w:rsidTr="00CE395C">
+      <w:tr w:rsidR="00A251B5" w:rsidRPr="008823F3" w14:paraId="6DEC2E41" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DAA3288" w14:textId="49FFEFF1" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
@@ -20977,51 +21964,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66B2A18B" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A251B5" w:rsidRPr="000106CA" w14:paraId="687EA01B" w14:textId="77777777" w:rsidTr="00CE395C">
+      <w:tr w:rsidR="00A251B5" w:rsidRPr="008823F3" w14:paraId="687EA01B" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18B76EE0" w14:textId="7AA4BC4D" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="009F22D7" w:rsidP="009F22D7">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F22D7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -21146,51 +22133,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D914130" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A251B5" w:rsidRPr="000106CA" w14:paraId="6BA21764" w14:textId="77777777" w:rsidTr="00CE395C">
+      <w:tr w:rsidR="00A251B5" w:rsidRPr="008823F3" w14:paraId="6BA21764" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CD12B8F" w14:textId="1CD8C851" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
@@ -21329,51 +22316,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61FE1615" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A251B5" w:rsidRPr="000106CA" w14:paraId="0780C1F1" w14:textId="77777777" w:rsidTr="00CE395C">
+      <w:tr w:rsidR="00A251B5" w:rsidRPr="008823F3" w14:paraId="0780C1F1" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44684985" w14:textId="43898618" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="009F22D7" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F37049">
               <w:rPr>
                 <w:color w:val="000000"/>
@@ -21526,51 +22513,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5289B20F" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A251B5" w:rsidRPr="000106CA" w14:paraId="37642082" w14:textId="77777777" w:rsidTr="00CE395C">
+      <w:tr w:rsidR="00A251B5" w:rsidRPr="008823F3" w14:paraId="37642082" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="719D01E1" w14:textId="0DEA292E" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="009F22D7" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F37049">
               <w:rPr>
                 <w:color w:val="000000"/>
@@ -21591,200 +22578,164 @@
             </w:r>
             <w:r w:rsidR="00A251B5" w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(owner of the timeseries)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F5E11F2" w14:textId="7EC49200" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00865454" w:rsidP="005F6754">
+          <w:p w14:paraId="2F5E11F2" w14:textId="180D470A" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00865454" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="432" w:author="Koskikallio Laura" w:date="2026-01-07T12:15:00Z" w16du:dateUtc="2026-01-07T10:15:00Z">
-[...20 lines deleted...]
-            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15FA3F58" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C5CCE16" w14:textId="66D9CB6F" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidDel="00865454" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
-[...21 lines deleted...]
-          </w:p>
           <w:p w14:paraId="4F5B07E5" w14:textId="15608A55" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The GLN compliant ID of the metering data responsible party who is owner of the data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="724AB73A" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A251B5" w:rsidRPr="000106CA" w14:paraId="4CE21809" w14:textId="77777777" w:rsidTr="00CE395C">
+      <w:tr w:rsidR="00A251B5" w:rsidRPr="008823F3" w14:paraId="4CE21809" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="173FFF8F" w14:textId="6B3A70BF" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="009F22D7" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F22D7">
               <w:rPr>
@@ -21975,51 +22926,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="155DDC88" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A251B5" w:rsidRPr="000106CA" w14:paraId="0D9F622A" w14:textId="77777777" w:rsidTr="00CE395C">
+      <w:tr w:rsidR="00A251B5" w:rsidRPr="008823F3" w14:paraId="0D9F622A" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="18C0E7D0" w14:textId="3C044194" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="009F22D7" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F37049">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
@@ -22169,51 +23120,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="23ABB730" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A251B5" w:rsidRPr="000106CA" w14:paraId="01707487" w14:textId="77777777" w:rsidTr="00CE395C">
+      <w:tr w:rsidR="00A251B5" w:rsidRPr="008823F3" w14:paraId="01707487" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3685A1CD" w14:textId="0A549DB7" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="009F22D7" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F37049">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
@@ -22494,51 +23445,71 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E35251C" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Allowed values (from the ebIX Code list [6]):</w:t>
+              <w:t xml:space="preserve">Allowed values (from the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ebIX</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Code list [6]):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B9539D9" w14:textId="25272BA2" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Electricity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -22563,51 +23534,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F3215AF" w14:textId="24BE882A" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A251B5" w:rsidRPr="000106CA" w14:paraId="4425F17F" w14:textId="77777777" w:rsidTr="00CE395C">
+      <w:tr w:rsidR="00A251B5" w:rsidRPr="008823F3" w14:paraId="4425F17F" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B91AE9C" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
@@ -22690,62 +23661,73 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C0BD261" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The date/time when the event was drafted, in UTC and conforming to the ISO 8601 notation [7]: YYYY-MM-DDThh:</w:t>
+              <w:t xml:space="preserve">The date/time when the event was drafted, in UTC and conforming to the ISO 8601 notation [7]: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>YYYY-MM-DDThh:</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mm:ssZ</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C92BB3E" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
@@ -23160,53 +24142,62 @@
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7214FA00" w14:textId="44334D60" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="009F22D7" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F22D7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Time </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>step</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29C7D055" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
@@ -23289,257 +24280,277 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34E1B928" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Allowed values for electricity:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5288F16C" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="419FA5B2" w14:textId="585E0930" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00F82E3A" w:rsidP="005F6754">
+          <w:p w14:paraId="419FA5B2" w14:textId="3701A30C" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00F82E3A" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="436" w:author="Markkanen Laura" w:date="2026-01-12T13:46:00Z" w16du:dateUtc="2026-01-12T11:46:00Z">
-[...20 lines deleted...]
-            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1 hour</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24A47DB9" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5577F6CD" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7643F315" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D159F3" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidDel="00F82E3A" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
-[...10 lines deleted...]
-          </w:p>
           <w:p w14:paraId="257499B8" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PT15M</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55E71D24" w14:textId="375EB2B7" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
+          <w:p w14:paraId="55E71D24" w14:textId="54D8D40E" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PT</w:t>
             </w:r>
-            <w:ins w:id="439" w:author="Markkanen Laura" w:date="2026-01-12T13:46:00Z" w16du:dateUtc="2026-01-12T11:46:00Z">
-[...20 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00F82E3A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1H</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A251B5" w:rsidRPr="00BA196C" w14:paraId="4493C1C3" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DDA5D69" w14:textId="1D2F00C7" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="009F22D7" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F22D7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Metering time series type</w:t>
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Metering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>time</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>series</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>type</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D3E6641" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
@@ -23591,51 +24602,71 @@
             <w:tcW w:w="4068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C385A56" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Allowed values (from ebIX Code list):</w:t>
+              <w:t xml:space="preserve">Allowed values (from </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ebIX</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Code list):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18EE98F8" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="146F2229" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
@@ -23839,51 +24870,51 @@
               </w:rPr>
               <w:t>8716867000139</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ED5A124" w14:textId="347A1C76" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00B07245" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B07245">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8716867000146</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A251B5" w:rsidRPr="000106CA" w14:paraId="70BE66D6" w14:textId="77777777" w:rsidTr="00CE395C">
+      <w:tr w:rsidR="00A251B5" w:rsidRPr="008823F3" w14:paraId="70BE66D6" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="737D2DF4" w14:textId="79518D9B" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="009F22D7" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
@@ -23978,59 +25009,61 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Allowed value for active energy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6286BEAD" w14:textId="14F23FDE" w:rsidR="00371E3F" w:rsidRDefault="00371E3F" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Wh</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4FAAEE30" w14:textId="48B276CF" w:rsidR="00A251B5" w:rsidRDefault="00B07245" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidR="00A251B5" w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -24067,151 +25100,159 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Allowed value for reactive energy:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F71D0A8" w14:textId="7D14E361" w:rsidR="00371E3F" w:rsidRDefault="00371E3F" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>varh</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2D7C5A66" w14:textId="5B1308CA" w:rsidR="00A251B5" w:rsidRDefault="00371E3F" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidR="00A251B5" w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>varh</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0530D987" w14:textId="02365304" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00371E3F" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mvarh</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E15C4B8" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74AAD523" w14:textId="77777777" w:rsidR="00B07245" w:rsidRPr="00F37049" w:rsidRDefault="00B07245" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F37049">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Wh</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="00564748" w14:textId="77777777" w:rsidR="00B07245" w:rsidRPr="00F37049" w:rsidRDefault="00B07245" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F37049">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>kWh</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63422562" w14:textId="77777777" w:rsidR="00B07245" w:rsidRPr="00F37049" w:rsidRDefault="00B07245" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
@@ -24230,99 +25271,105 @@
               </w:rPr>
               <w:t>MWh</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A957FCE" w14:textId="77777777" w:rsidR="00B07245" w:rsidRPr="00F37049" w:rsidRDefault="00B07245" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="567BEC06" w14:textId="3358A3ED" w:rsidR="00B07245" w:rsidRPr="00F37049" w:rsidRDefault="00B07245" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F37049">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>varh</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2D69EFE1" w14:textId="3B81D4EB" w:rsidR="00B07245" w:rsidRPr="00F37049" w:rsidRDefault="00B07245" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F37049">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>kvarh</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="698A1116" w14:textId="3E059ED8" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00B07245" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F37049">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mvarh</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A251B5" w:rsidRPr="00BA196C" w14:paraId="2E318B49" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B2D6281" w14:textId="68AEC7D9" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
@@ -24389,94 +25436,82 @@
             <w:tcW w:w="5807" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7048A6BD" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A251B5" w:rsidRPr="000106CA" w14:paraId="393300EE" w14:textId="77777777" w:rsidTr="00CE395C">
+      <w:tr w:rsidR="00A251B5" w:rsidRPr="008823F3" w14:paraId="393300EE" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DB93547" w14:textId="1A7C4435" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00B64952" w:rsidP="005F6754">
+          <w:p w14:paraId="3DB93547" w14:textId="1D4C0EFB" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00B64952" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:ins w:id="441" w:author="Markkanen Laura" w:date="2026-01-12T13:47:00Z" w16du:dateUtc="2026-01-12T11:47:00Z">
-[...8 lines deleted...]
-            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Start</w:t>
+            </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:del w:id="442" w:author="Markkanen Laura" w:date="2026-01-12T13:47:00Z" w16du:dateUtc="2026-01-12T11:47:00Z">
-[...8 lines deleted...]
-            </w:del>
             <w:r w:rsidR="009F22D7" w:rsidRPr="009F22D7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009F22D7" w:rsidRPr="009F22D7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>time</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -24530,110 +25565,108 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A3BBFEB" w14:textId="2C6F8BDF" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
+          <w:p w14:paraId="1A3BBFEB" w14:textId="09E76A42" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:ins w:id="443" w:author="Markkanen Laura" w:date="2026-01-12T13:47:00Z" w16du:dateUtc="2026-01-12T11:47:00Z">
-[...20 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00B64952">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">start </w:t>
+            </w:r>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>date/time of the observation period of the event, in UTC and conforming to the ISO 8601 notation [7]: YYYY-MM-DDThh:</w:t>
+              <w:t xml:space="preserve">date/time of the observation period of the event, in UTC and conforming to the ISO 8601 notation [7]: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>YYYY-MM-DDThh:</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mm:ssZ</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="013E6441" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
@@ -24833,58 +25866,69 @@
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="358507EB" w14:textId="2FB75DA1" w:rsidR="00DA5F1A" w:rsidRPr="00034FF4" w:rsidRDefault="00DA5F1A" w:rsidP="005F6754">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>e.g 1</w:t>
+              <w:t>e.g</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r w:rsidR="008B3129">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7347492</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.123000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -25086,105 +26130,70 @@
               <w:t>Uncertain</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="44BEAAEA" w14:textId="77777777" w:rsidR="007A01FD" w:rsidRPr="00F37049" w:rsidRDefault="00B66A7C" w:rsidP="002A0D9A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F37049">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Estimated</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7461881A" w14:textId="77777777" w:rsidR="007A01FD" w:rsidRPr="00F37049" w:rsidDel="00E71CEB" w:rsidRDefault="00B66A7C" w:rsidP="002A0D9A">
+          <w:p w14:paraId="76717A46" w14:textId="77804EA1" w:rsidR="007A01FD" w:rsidRPr="00F37049" w:rsidRDefault="00B66A7C" w:rsidP="002A0D9A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="257" w:lineRule="auto"/>
               <w:rPr>
-                <w:del w:id="445" w:author="Markkanen Laura" w:date="2026-01-12T13:47:00Z" w16du:dateUtc="2026-01-12T11:47:00Z"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F37049">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Corrected OK</w:t>
             </w:r>
-            <w:del w:id="446" w:author="Markkanen Laura" w:date="2026-01-12T13:47:00Z" w16du:dateUtc="2026-01-12T11:47:00Z">
-[...32 lines deleted...]
-            </w:del>
           </w:p>
           <w:p w14:paraId="335655D2" w14:textId="77777777" w:rsidR="007A01FD" w:rsidRPr="00F37049" w:rsidRDefault="00B66A7C" w:rsidP="002A0D9A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F37049">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporary </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F73FB85" w14:textId="5FEC445C" w:rsidR="00A251B5" w:rsidRPr="007A01FD" w:rsidRDefault="00B66A7C" w:rsidP="002A0D9A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
@@ -25238,84 +26247,65 @@
             </w:pPr>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Z02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C2F02FD" w14:textId="61329068" w:rsidR="007A01FD" w:rsidRPr="007A01FD" w:rsidRDefault="007A01FD" w:rsidP="002A0D9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01AEA562" w14:textId="0EC1BEAC" w:rsidR="007A01FD" w:rsidRPr="007A01FD" w:rsidDel="00E71CEB" w:rsidRDefault="007A01FD" w:rsidP="002A0D9A">
+          <w:p w14:paraId="6888C34C" w14:textId="3B04A70C" w:rsidR="007A01FD" w:rsidRPr="007A01FD" w:rsidRDefault="007A01FD" w:rsidP="002A0D9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
               <w:rPr>
-                <w:del w:id="448" w:author="Markkanen Laura" w:date="2026-01-12T13:47:00Z" w16du:dateUtc="2026-01-12T11:47:00Z"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Z01</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-            </w:del>
           </w:p>
           <w:p w14:paraId="48DD8601" w14:textId="5CCB792E" w:rsidR="007A01FD" w:rsidRPr="007A01FD" w:rsidRDefault="007A01FD" w:rsidP="002A0D9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F85211D" w14:textId="3917E98D" w:rsidR="007A01FD" w:rsidRPr="007A01FD" w:rsidRDefault="007A01FD" w:rsidP="002A0D9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
@@ -25344,61 +26334,60 @@
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Mandatory fields (M) are always filled; optional fields (O) or Conditional fields (C) if required for the context of the respective message.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000B2AD3" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47769D32" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00034FF4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="450" w:name="_Toc188630168"/>
-      <w:bookmarkStart w:id="451" w:name="_Toc221173814"/>
+      <w:bookmarkStart w:id="306" w:name="_Toc188630168"/>
+      <w:bookmarkStart w:id="307" w:name="_Toc243648353"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Response on submitting a measurement value.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="450"/>
-      <w:bookmarkEnd w:id="451"/>
+      <w:bookmarkEnd w:id="306"/>
+      <w:bookmarkEnd w:id="307"/>
     </w:p>
     <w:p w14:paraId="2C795804" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The synchronous response to the measurement series notification is either an approval or a rejection:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46325231" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
@@ -25443,50 +26432,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1387F93F" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00034FF4" w:rsidRDefault="00E25FCC" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>HTTP status description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62719863" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00034FF4" w:rsidRDefault="00E25FCC" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
@@ -25919,76 +26909,76 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67FD799D" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="005927DA" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="358BAB62" w14:textId="35688A0E" w:rsidR="00EC4ADE" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="452" w:name="_Toc221173815"/>
+      <w:bookmarkStart w:id="308" w:name="_Toc243648354"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Information Model</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="452"/>
+      <w:bookmarkEnd w:id="308"/>
     </w:p>
     <w:p w14:paraId="361D4A8F" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00034FF4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="453" w:name="_Toc188630172"/>
-      <w:bookmarkStart w:id="454" w:name="_Toc221173816"/>
+      <w:bookmarkStart w:id="309" w:name="_Toc188630172"/>
+      <w:bookmarkStart w:id="310" w:name="_Toc243648355"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Description</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="453"/>
-      <w:bookmarkEnd w:id="454"/>
+      <w:bookmarkEnd w:id="309"/>
+      <w:bookmarkEnd w:id="310"/>
     </w:p>
     <w:p w14:paraId="1CC22F69" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The information model is displayed as a class diagram. Each class diagram is followed by a table describing the elements, except for the class diagrams of "empty" messages that are exchanged for confirmation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A1925B" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
@@ -26061,99 +27051,99 @@
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* means the element occurs one or more times (mandatory).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31788447" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00034FF4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="455" w:name="_Toc188630173"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="457" w:name="_Toc221173817"/>
+      <w:bookmarkStart w:id="311" w:name="_Toc188630173"/>
+      <w:bookmarkStart w:id="312" w:name="_Ref191379266"/>
+      <w:bookmarkStart w:id="313" w:name="_Toc243648356"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Submit Measurement values</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="455"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="457"/>
+      <w:bookmarkEnd w:id="311"/>
+      <w:bookmarkEnd w:id="312"/>
+      <w:bookmarkEnd w:id="313"/>
     </w:p>
     <w:p w14:paraId="77775BC0" w14:textId="6AFA0452" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="002A0D9A" w:rsidP="00E25FCC">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="458" w:name="BKM_5AFCD9A6_A878_4617_A398_C93448D408A5" w:colFirst="0" w:colLast="3"/>
+      <w:bookmarkStart w:id="314" w:name="BKM_5AFCD9A6_A878_4617_A398_C93448D408A5" w:colFirst="0" w:colLast="3"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D480033" wp14:editId="333C8077">
             <wp:extent cx="6108065" cy="6583680"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1981796143" name="Picture 1" descr="A black background with white squares&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1981796143" name="Picture 1" descr="A black background with white squares&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6108065" cy="6583680"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -26239,51 +27229,51 @@
         <w:gridCol w:w="1213"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2426"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A251B5" w:rsidRPr="00BA196C" w14:paraId="34230D55" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="263"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="458"/>
+          <w:bookmarkEnd w:id="314"/>
           <w:p w14:paraId="79C9484B" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>JSON element</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -26466,51 +27456,51 @@
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FC350C4" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="459" w:name="BKM_6372C788_71E2_4BDC_92F2_6B84876BB112" w:colFirst="0" w:colLast="3"/>
+            <w:bookmarkStart w:id="315" w:name="BKM_6372C788_71E2_4BDC_92F2_6B84876BB112" w:colFirst="0" w:colLast="3"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>res</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42FE55B5" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
@@ -26537,60 +27527,62 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="322AC6D0" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>resolutionTypeCode</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E19ED09" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -26604,112 +27596,112 @@
               </w:rPr>
               <w:t>1..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73B7A179" w14:textId="77777777" w:rsidR="00343C8F" w:rsidRPr="00CE395C" w:rsidRDefault="00343C8F" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>String</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="1690DE3E" w14:textId="124437CD" w:rsidR="00A251B5" w:rsidRPr="00343C8F" w:rsidRDefault="00621158" w:rsidP="005F6754">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1690DE3E" w14:textId="3C894609" w:rsidR="00A251B5" w:rsidRPr="00343C8F" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Enum:</w:t>
+              <w:t>Enum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE395C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>[PT15M, PT</w:t>
             </w:r>
-            <w:ins w:id="460" w:author="Markkanen Laura" w:date="2026-01-12T13:49:00Z" w16du:dateUtc="2026-01-12T11:49:00Z">
-[...20 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="008C7E12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1H</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33A73315" w14:textId="4F51F781" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
@@ -26790,73 +27782,84 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Measurement Resolution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A2E8E5D" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="462" w:name="BKM_D5678DA2_1E07_4FE0_8FBE_979688074E1A" w:colFirst="0" w:colLast="3"/>
-      <w:bookmarkEnd w:id="459"/>
+      <w:bookmarkStart w:id="316" w:name="BKM_D5678DA2_1E07_4FE0_8FBE_979688074E1A" w:colFirst="0" w:colLast="3"/>
+      <w:bookmarkEnd w:id="315"/>
     </w:p>
     <w:p w14:paraId="27186BB1" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="463" w:name="BKM_23EBE75F_AD1A_4615_A0C6_3E42D8A2FDDC" w:colFirst="0" w:colLast="3"/>
-      <w:bookmarkEnd w:id="462"/>
+      <w:bookmarkStart w:id="317" w:name="BKM_23EBE75F_AD1A_4615_A0C6_3E42D8A2FDDC" w:colFirst="0" w:colLast="3"/>
+      <w:bookmarkEnd w:id="316"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>MeasurementSeries [</w:t>
+        <w:t>MeasurementSeries</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9633" w:type="dxa"/>
@@ -26872,51 +27875,51 @@
         <w:gridCol w:w="1213"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2466"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A251B5" w:rsidRPr="00BA196C" w14:paraId="67ABD824" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="262"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="463"/>
+          <w:bookmarkEnd w:id="317"/>
           <w:p w14:paraId="6EE819F9" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>JSON element</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -27099,96 +28102,100 @@
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="468FD4E3" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="464" w:name="BKM_F2B29EF3_5FC0_4F6F_8F35_EBAB0512D664" w:colFirst="0" w:colLast="3"/>
+            <w:bookmarkStart w:id="318" w:name="BKM_F2B29EF3_5FC0_4F6F_8F35_EBAB0512D664" w:colFirst="0" w:colLast="3"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mrid</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16E6F351" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IDType</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35111EA7" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -27214,51 +28221,51 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D7B13EC" w14:textId="77777777" w:rsidR="00621158" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>String:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B1A4ACA" w14:textId="3DE22E1E" w:rsidR="00621158" w:rsidRPr="00343C8F" w:rsidRDefault="00621158" w:rsidP="005F6754">
+          <w:p w14:paraId="2B1A4ACA" w14:textId="79509677" w:rsidR="00621158" w:rsidRPr="00343C8F" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>minLength</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -27301,83 +28308,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>maxLength</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00343C8F" w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="465" w:author="Markkanen Laura" w:date="2026-01-12T13:49:00Z" w16du:dateUtc="2026-01-12T11:49:00Z">
-[...31 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00D12273">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CD1B74B" w14:textId="0324854B" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
@@ -27495,94 +28478,98 @@
           <w:cantSplit/>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="645262D3" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>tsid</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47A6217A" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IDType</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B5F2394" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
@@ -27618,123 +28605,209 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>String:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5546DFE6" w14:textId="3B00F4A0" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00343C8F" w:rsidP="00621158">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E12CF7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>minLength: 1</w:t>
-            </w:r>
+              <w:t>minLength</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E12CF7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>: 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E12CF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:br/>
-              <w:t>maxLength: 255</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E12CF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>maxLength</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E12CF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>: 255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BE4D1F0" w14:textId="2AB3F83C" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
+          <w:p w14:paraId="1BE4D1F0" w14:textId="7C9CF1F6" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">An external identification of the </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>timeseries</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> event. Not persisted in Datahub but returned in asynchronous rejections.</w:t>
+              <w:t xml:space="preserve"> event. </w:t>
+            </w:r>
+            <w:ins w:id="319" w:author="Author">
+              <w:r w:rsidR="00C80EE3">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">It is not </w:t>
+              </w:r>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidR="00C80EE3">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>mandatory</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
+              <w:r w:rsidR="00C80EE3">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> but its use is strongly advised as it is</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="320" w:author="Author">
+              <w:r w:rsidRPr="00034FF4" w:rsidDel="00C80EE3">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Not persisted in Datahub but</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> returned in asynchronous rejections.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3456B09E" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Example:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CC25B5C" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
@@ -27818,120 +28891,134 @@
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B896C1B" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="468" w:name="BKM_52E920B4_BF23_4907_9724_ADA29D00483D" w:colFirst="0" w:colLast="3"/>
-            <w:bookmarkEnd w:id="464"/>
+            <w:bookmarkStart w:id="321" w:name="BKM_52E920B4_BF23_4907_9724_ADA29D00483D" w:colFirst="0" w:colLast="3"/>
+            <w:bookmarkEnd w:id="318"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ind </w:t>
+              <w:t>ind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32051104" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(industry)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="076A8BB1" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SectorAreaIdentificationCode</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D7DB27C" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -27945,333 +29032,351 @@
               </w:rPr>
               <w:t>1..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A8F3CF3" w14:textId="2E19D70F" w:rsidR="00621158" w:rsidRPr="00CE395C" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE395C">
-[...19 lines deleted...]
-            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>String</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2D4C2DD1" w14:textId="23A95336" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00621158" w:rsidP="005F6754">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE395C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>Enum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
-              <w:t>[23</w:t>
-[...19 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[23]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A3506D3" w14:textId="1B086D0C" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The identification of the energy product (electricity, gas etc.), from ebIX Code</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F53CD4D" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
+              <w:t xml:space="preserve">The identification of the energy product (electricity, gas etc.), from </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ebIX</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Code</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F53CD4D" w14:textId="31E9FB63" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Example: </w:t>
-[...21 lines deleted...]
-              <w:t>23</w:t>
+              <w:t>Example: 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CF7FE88" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Industry type</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="468"/>
-      <w:tr w:rsidR="00A251B5" w:rsidRPr="000106CA" w14:paraId="48A8C0EA" w14:textId="77777777" w:rsidTr="00CE395C">
+      <w:bookmarkEnd w:id="321"/>
+      <w:tr w:rsidR="00A251B5" w:rsidRPr="008823F3" w14:paraId="48A8C0EA" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="496C9EFC" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">cdt </w:t>
+              <w:t>cdt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="671C06E8" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(creationDateTime)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>creationDateTime</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3941D88F" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DateTimeType</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E1DBD78" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -28285,124 +29390,160 @@
               </w:rPr>
               <w:t>1..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10296CF2" w14:textId="77777777" w:rsidR="00621158" w:rsidRPr="00CE395C" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>String</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6797DC48" w14:textId="095B9F42" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Pattern: date-time</w:t>
-            </w:r>
+              <w:t>Pattern</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE395C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE395C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date-time</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45FA5E10" w14:textId="5E867734" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Date/time of the creation of the time series as per ISO 8601 YYYY-MM-DDThh:</w:t>
+              <w:t xml:space="preserve">Date/time of the creation of the time series as per ISO 8601 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>YYYY-MM-DDThh:</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mm:ssZ</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30F771DE" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FD81443" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
@@ -28598,151 +29739,122 @@
               </w:rPr>
               <w:t>1..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52C47337" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00343C8F" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00343C8F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>String</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0F1E3EBB" w14:textId="50AFDC6D" w:rsidR="00621158" w:rsidRPr="00B822EB" w:rsidRDefault="00600831" w:rsidP="005F6754">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0F1E3EBB" w14:textId="57A08F49" w:rsidR="00621158" w:rsidRPr="00B822EB" w:rsidRDefault="00600831" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:ins w:id="471" w:author="Markkanen Laura" w:date="2026-01-12T13:51:00Z" w16du:dateUtc="2026-01-12T11:51:00Z">
-[...77 lines deleted...]
-            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>minLength</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>: 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>maxLength</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>: 25</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A9BEB80" w14:textId="47EAA08E" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
@@ -28841,374 +29953,304 @@
           <w:cantSplit/>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42677C29" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mptype</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="171300B2" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Metering Point Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F0E714C" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MeteringPointTypeCode</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="781D5922" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22717C92" w14:textId="0BC8CB35" w:rsidR="00621158" w:rsidRPr="00292DCA" w:rsidRDefault="00621158" w:rsidP="005F6754">
+          <w:p w14:paraId="22717C92" w14:textId="0BC8CB35" w:rsidR="00621158" w:rsidRPr="00F378E7" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="473" w:author="Markkanen Laura" w:date="2026-01-12T15:07:00Z" w16du:dateUtc="2026-01-12T13:07:00Z">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00292DCA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F378E7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="474" w:author="Markkanen Laura" w:date="2026-01-12T15:07:00Z" w16du:dateUtc="2026-01-12T13:07:00Z">
-[...6 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>String</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D3C3068" w14:textId="77777777" w:rsidR="00292DCA" w:rsidRPr="00DB11C6" w:rsidRDefault="00292DCA" w:rsidP="00292DCA">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
-                <w:ins w:id="475" w:author="Markkanen Laura" w:date="2026-01-12T15:07:00Z" w16du:dateUtc="2026-01-12T13:07:00Z"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="476" w:author="Markkanen Laura" w:date="2026-01-12T15:07:00Z" w16du:dateUtc="2026-01-12T13:07:00Z">
-[...12 lines deleted...]
-          <w:p w14:paraId="7A4F8064" w14:textId="4919D67B" w:rsidR="00A251B5" w:rsidRPr="00B822EB" w:rsidRDefault="00292DCA" w:rsidP="00292DCA">
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Enum:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A4F8064" w14:textId="28308FF2" w:rsidR="00A251B5" w:rsidRPr="00B822EB" w:rsidRDefault="00292DCA" w:rsidP="00292DCA">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="477" w:author="Markkanen Laura" w:date="2026-01-12T15:07:00Z" w16du:dateUtc="2026-01-12T13:07:00Z">
-[...103 lines deleted...]
-            </w:del>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>F01, E18, E20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18F1561B" w14:textId="165948EE" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The identification of the metering point type, from ebIX Code</w:t>
+              <w:t xml:space="preserve">The identification of the metering point type, from </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ebIX</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Code</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D80FAE2" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Example: F01, E18, E20</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -29251,60 +30293,62 @@
           <w:cantSplit/>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5539EF47" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>sep</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2A9D5E45" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Sending Energy Party)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -29330,219 +30374,176 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EAN13Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28CDBE2C" w14:textId="503599A4" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00865454" w:rsidP="005F6754">
+          <w:p w14:paraId="28CDBE2C" w14:textId="6A0F0B35" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00865454" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="483" w:author="Koskikallio Laura" w:date="2026-01-07T12:16:00Z" w16du:dateUtc="2026-01-07T10:16:00Z">
-[...22 lines deleted...]
-            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r w:rsidR="00A251B5" w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44BF1B1F" w14:textId="77777777" w:rsidR="00621158" w:rsidRPr="00B822EB" w:rsidRDefault="00621158" w:rsidP="00621158">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B822EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>String</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="51DC4A67" w14:textId="4066EE08" w:rsidR="00A251B5" w:rsidRPr="00B822EB" w:rsidRDefault="00292DCA" w:rsidP="00621158">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="51DC4A67" w14:textId="1493285E" w:rsidR="00A251B5" w:rsidRPr="00B822EB" w:rsidRDefault="00292DCA" w:rsidP="00621158">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:ins w:id="485" w:author="Markkanen Laura" w:date="2026-01-12T15:07:00Z" w16du:dateUtc="2026-01-12T13:07:00Z">
-[...77 lines deleted...]
-            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>minLength</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>: 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>maxLength</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>: 64</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="780563BD" w14:textId="56FD636E" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
@@ -29595,100 +30596,122 @@
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26F03420" w14:textId="7D291D6B" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="003A2782" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F22D7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical sender of </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Technical </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>sender</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>event</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A251B5" w:rsidRPr="00BA196C" w14:paraId="1DCC7215" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41D1E51F" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>jep</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2C4FADA1" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Juridical Energy Party</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -29714,219 +30737,176 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EAN13Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23BB5CE6" w14:textId="0149FEF0" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00865454" w:rsidP="005F6754">
+          <w:p w14:paraId="23BB5CE6" w14:textId="6C8061F5" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00865454" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="487" w:author="Koskikallio Laura" w:date="2026-01-07T12:16:00Z" w16du:dateUtc="2026-01-07T10:16:00Z">
-[...22 lines deleted...]
-            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r w:rsidR="00A251B5" w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D9DD6A1" w14:textId="77777777" w:rsidR="00621158" w:rsidRPr="00B822EB" w:rsidRDefault="00621158" w:rsidP="00621158">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B822EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>String</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="45A5F654" w14:textId="7502A33C" w:rsidR="00A251B5" w:rsidRPr="00B822EB" w:rsidRDefault="00292DCA" w:rsidP="00621158">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="45A5F654" w14:textId="4A501FEE" w:rsidR="00A251B5" w:rsidRPr="00B822EB" w:rsidRDefault="00292DCA" w:rsidP="00621158">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:ins w:id="489" w:author="Markkanen Laura" w:date="2026-01-12T15:08:00Z" w16du:dateUtc="2026-01-12T13:08:00Z">
-[...77 lines deleted...]
-            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>minLength</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>: 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>maxLength</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>: 64</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65E7A56A" w14:textId="0B1F2A49" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
@@ -29973,140 +30953,174 @@
               <w:t>Example: 8716892000005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="168595B1" w14:textId="2D5A9F7D" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="003A2782" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F22D7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juridical sender of </w:t>
-            </w:r>
+              <w:t>Juridical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>sender</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>event</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A251B5" w:rsidRPr="00BA196C" w14:paraId="5931EEB3" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47414DBF" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mga</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F50621E" w14:textId="1C379A72" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>GridAreaType</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39D0E88C" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
@@ -30119,61 +31133,63 @@
               </w:rPr>
               <w:t>0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="130EFB3C" w14:textId="74F7931C" w:rsidR="00621158" w:rsidRPr="00CE395C" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>String</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="7C1A9140" w14:textId="76770CAE" w:rsidR="00A251B5" w:rsidRPr="00B822EB" w:rsidRDefault="00343C8F" w:rsidP="005F6754">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7C1A9140" w14:textId="7EE5B8C3" w:rsidR="00A251B5" w:rsidRPr="00B822EB" w:rsidRDefault="00343C8F" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B822EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>minLength</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B822EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -30189,81 +31205,68 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B822EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>maxLength</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B822EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:ins w:id="491" w:author="Markkanen Laura" w:date="2026-01-12T15:08:00Z" w16du:dateUtc="2026-01-12T13:08:00Z">
-[...9 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00292DCA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidR="00941BAD" w:rsidRPr="00B822EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:del w:id="492" w:author="Markkanen Laura" w:date="2026-01-12T15:08:00Z" w16du:dateUtc="2026-01-12T13:08:00Z">
-[...9 lines deleted...]
-            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E761FEC" w14:textId="0AE7DD1E" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
@@ -30310,132 +31313,192 @@
               <w:t>Example: 0000562140649364</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E421BD1" w14:textId="08A53D94" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="003A2782" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F22D7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Metering grid area identification</w:t>
-            </w:r>
+              <w:t>Metering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>grid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>area</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>identification</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A251B5" w:rsidRPr="000106CA" w14:paraId="3EA55E89" w14:textId="77777777" w:rsidTr="00CE395C">
+      <w:tr w:rsidR="00A251B5" w:rsidRPr="008823F3" w14:paraId="3EA55E89" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B9F37B2" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mgai</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56288C5E" w14:textId="2AC667F5" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>GridAreaType</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C9DD0C8" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
@@ -30448,61 +31511,63 @@
               </w:rPr>
               <w:t>0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="328E557F" w14:textId="60D477D4" w:rsidR="00621158" w:rsidRPr="00CE395C" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>String</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="08A6137A" w14:textId="08DF11BB" w:rsidR="00A251B5" w:rsidRPr="00B822EB" w:rsidRDefault="00343C8F" w:rsidP="005F6754">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="08A6137A" w14:textId="4DEDFFBC" w:rsidR="00A251B5" w:rsidRPr="00B822EB" w:rsidRDefault="00343C8F" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B822EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>minLength</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B822EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -30518,81 +31583,68 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B822EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>maxLength</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B822EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:ins w:id="493" w:author="Markkanen Laura" w:date="2026-01-12T15:09:00Z" w16du:dateUtc="2026-01-12T13:09:00Z">
-[...9 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00292DCA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidR="00941BAD" w:rsidRPr="00B822EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:del w:id="494" w:author="Markkanen Laura" w:date="2026-01-12T15:09:00Z" w16du:dateUtc="2026-01-12T13:09:00Z">
-[...9 lines deleted...]
-            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D5F724D" w14:textId="22433DC9" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
@@ -30671,51 +31723,51 @@
               <w:t>Metering grid area identification</w:t>
             </w:r>
             <w:r w:rsidRPr="00034FF4" w:rsidDel="003A2782">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A251B5" w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(infeed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A251B5" w:rsidRPr="000106CA" w14:paraId="0158ECC6" w14:textId="77777777" w:rsidTr="00CE395C">
+      <w:tr w:rsidR="00A251B5" w:rsidRPr="008823F3" w14:paraId="0158ECC6" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69288CC7" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -30734,60 +31786,62 @@
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53AD946B" w14:textId="199606B2" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>GridAreaType</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4523BCD0" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
@@ -30800,61 +31854,63 @@
               </w:rPr>
               <w:t>0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79619CEB" w14:textId="63DFE452" w:rsidR="00621158" w:rsidRPr="00CE395C" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>String</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="2199239A" w14:textId="504D1C81" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00343C8F" w:rsidP="005F6754">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2199239A" w14:textId="3E78A28B" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00343C8F" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00343C8F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>minLength</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00343C8F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -30870,81 +31926,68 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00343C8F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>maxLength</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E12CF7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:ins w:id="495" w:author="Markkanen Laura" w:date="2026-01-12T15:09:00Z" w16du:dateUtc="2026-01-12T13:09:00Z">
-[...9 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00292DCA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidR="00941BAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:del w:id="496" w:author="Markkanen Laura" w:date="2026-01-12T15:09:00Z" w16du:dateUtc="2026-01-12T13:09:00Z">
-[...9 lines deleted...]
-            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="070F5FA4" w14:textId="6645DF6C" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
@@ -31033,51 +32076,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A251B5" w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(outfeed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B800779" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="497" w:name="BKM_BE9494B7_2842_464A_BCF3_C04A02877F5D" w:colFirst="0" w:colLast="3"/>
+      <w:bookmarkStart w:id="322" w:name="BKM_BE9494B7_2842_464A_BCF3_C04A02877F5D" w:colFirst="0" w:colLast="3"/>
     </w:p>
     <w:p w14:paraId="09AB98DC" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Volume (vol) [</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -31340,51 +32383,51 @@
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="655C72A5" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="498" w:name="BKM_C4B202E5_1597_41E2_AA29_5A4C05B7D756" w:colFirst="0" w:colLast="3"/>
+            <w:bookmarkStart w:id="323" w:name="BKM_C4B202E5_1597_41E2_AA29_5A4C05B7D756" w:colFirst="0" w:colLast="3"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>dt</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26A707F9" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
@@ -31399,60 +32442,62 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70E9A1BD" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DateTimeType</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DEEB809" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -31466,194 +32511,190 @@
               </w:rPr>
               <w:t>1..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C25C6C4" w14:textId="11814766" w:rsidR="00621158" w:rsidRPr="00CE395C" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>String</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="37F11DF8" w14:textId="579A9A8B" w:rsidR="00A251B5" w:rsidRPr="00343C8F" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Pattern: date-time</w:t>
-            </w:r>
+              <w:t>Pattern</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE395C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE395C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date-time</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A170C28" w14:textId="43CAC42B" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00E7302B" w:rsidP="005F6754">
+          <w:p w14:paraId="5A170C28" w14:textId="6F58C9F9" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00E7302B" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="499" w:author="Markkanen Laura" w:date="2026-01-12T15:09:00Z" w16du:dateUtc="2026-01-12T13:09:00Z">
-[...22 lines deleted...]
-            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Start d</w:t>
+            </w:r>
             <w:r w:rsidR="00A251B5" w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ate/time of the </w:t>
             </w:r>
-            <w:ins w:id="501" w:author="Markkanen Laura" w:date="2026-01-12T15:32:00Z" w16du:dateUtc="2026-01-12T13:32:00Z">
-[...34 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="007A2DBA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>measurement</w:t>
+            </w:r>
             <w:r w:rsidR="00A251B5" w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> of the time series as per ISO 8601 YYYY-MM-DDThh:</w:t>
+              <w:t xml:space="preserve"> of the time series as per ISO 8601 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A251B5" w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>YYYY-MM-DDThh:</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00A251B5" w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mm:ssZ</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00A251B5" w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="413A4109" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72DDBC53" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
@@ -31669,129 +32710,115 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Example: 2024-07-01T00:00:00Z</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F8EB5FC" w14:textId="04E18BFE" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00E7302B" w:rsidP="005F6754">
+          <w:p w14:paraId="3F8EB5FC" w14:textId="3C494F71" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00E7302B" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="504" w:author="Markkanen Laura" w:date="2026-01-12T15:09:00Z" w16du:dateUtc="2026-01-12T13:09:00Z">
-[...22 lines deleted...]
-            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Start</w:t>
+            </w:r>
             <w:r w:rsidR="003A2782">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A251B5" w:rsidRPr="00BA196C" w14:paraId="5E911C2A" w14:textId="77777777" w:rsidTr="00CE395C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F7F365B" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="506" w:name="BKM_AF07FB15_5F11_4F13_A670_EE0B8A94803E" w:colFirst="0" w:colLast="3"/>
-            <w:bookmarkEnd w:id="498"/>
+            <w:bookmarkStart w:id="324" w:name="BKM_AF07FB15_5F11_4F13_A670_EE0B8A94803E" w:colFirst="0" w:colLast="3"/>
+            <w:bookmarkEnd w:id="323"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>qty</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E5533EC" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
@@ -31806,60 +32833,62 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05B5D009" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>quantityType</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AFAA0F1" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -31873,59 +32902,61 @@
               </w:rPr>
               <w:t>1..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D9F7D68" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="77F9FBDA" w14:textId="20438CFB" w:rsidR="00B822EB" w:rsidRPr="00B822EB" w:rsidRDefault="001E72A9" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -32033,117 +33064,121 @@
           <w:cantSplit/>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FF2627A" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>qq</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="10B8DFC1" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(quantity quality)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F6CA54A" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>quantityQualityCode</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="260DC7E0" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
@@ -32156,292 +33191,246 @@
               </w:rPr>
               <w:t>1..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="423553BB" w14:textId="77777777" w:rsidR="00621158" w:rsidRPr="00CE395C" w:rsidRDefault="00621158" w:rsidP="00621158">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>String</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7DCDE275" w14:textId="77777777" w:rsidR="004E2DE7" w:rsidRDefault="004E2DE7" w:rsidP="004E2DE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
-                <w:ins w:id="507" w:author="Markkanen Laura" w:date="2026-01-12T15:10:00Z" w16du:dateUtc="2026-01-12T13:10:00Z"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:ins w:id="508" w:author="Markkanen Laura" w:date="2026-01-12T15:10:00Z" w16du:dateUtc="2026-01-12T13:10:00Z">
-[...21 lines deleted...]
-          <w:p w14:paraId="450F9664" w14:textId="4C7FDE1B" w:rsidR="00A251B5" w:rsidRPr="00343C8F" w:rsidRDefault="004E2DE7" w:rsidP="004E2DE7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Enum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="450F9664" w14:textId="4314EF12" w:rsidR="00A251B5" w:rsidRPr="00343C8F" w:rsidRDefault="004E2DE7" w:rsidP="004E2DE7">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="509" w:author="Markkanen Laura" w:date="2026-01-12T15:10:00Z" w16du:dateUtc="2026-01-12T13:10:00Z">
-[...64 lines deleted...]
-            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Z02, 99, Z01, 21, 56</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="034738C3" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
-                <w:ins w:id="511" w:author="Markkanen Laura" w:date="2026-01-12T15:34:00Z" w16du:dateUtc="2026-01-12T13:34:00Z"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Quality of the measurement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43344B18" w14:textId="77777777" w:rsidR="00812732" w:rsidRDefault="00812732" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
-                <w:ins w:id="512" w:author="Markkanen Laura" w:date="2026-01-12T15:34:00Z" w16du:dateUtc="2026-01-12T13:34:00Z"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79B9947E" w14:textId="0354411C" w:rsidR="00812732" w:rsidRPr="00034FF4" w:rsidRDefault="00812732" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="513" w:author="Markkanen Laura" w:date="2026-01-12T15:34:00Z" w16du:dateUtc="2026-01-12T13:34:00Z">
-[...10 lines deleted...]
-            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Example: 99</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F82A7D9" w14:textId="6D8DB4A5" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="003A2782" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4458C76E" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="514" w:name="BKM_6154B48C_0597_4836_8E4C_EF5516DFCD07" w:colFirst="0" w:colLast="3"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="506"/>
+      <w:bookmarkStart w:id="325" w:name="BKM_6154B48C_0597_4836_8E4C_EF5516DFCD07" w:colFirst="0" w:colLast="3"/>
+      <w:bookmarkEnd w:id="322"/>
+      <w:bookmarkEnd w:id="324"/>
     </w:p>
     <w:p w14:paraId="1CE79E8E" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Product [</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
@@ -32702,51 +33691,51 @@
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29DA34E6" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="515" w:name="BKM_533974C0_17EB_47E9_BB87_168B01487396" w:colFirst="0" w:colLast="3"/>
+            <w:bookmarkStart w:id="326" w:name="BKM_533974C0_17EB_47E9_BB87_168B01487396" w:colFirst="0" w:colLast="3"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>id</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="332C3253" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
@@ -32828,149 +33817,135 @@
               </w:rPr>
               <w:t>1..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="340E7884" w14:textId="60453BEE" w:rsidR="00621158" w:rsidRPr="00CE395C" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE395C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>String</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="28EFA318" w14:textId="77777777" w:rsidR="000C3346" w:rsidRDefault="000C3346" w:rsidP="000C3346">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
-                <w:ins w:id="516" w:author="Markkanen Laura" w:date="2026-01-12T15:11:00Z" w16du:dateUtc="2026-01-12T13:11:00Z"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:ins w:id="517" w:author="Markkanen Laura" w:date="2026-01-12T15:11:00Z" w16du:dateUtc="2026-01-12T13:11:00Z">
-[...21 lines deleted...]
-          <w:p w14:paraId="491A102C" w14:textId="0C50A032" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="000C3346" w:rsidP="000C3346">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Enum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="491A102C" w14:textId="1524690C" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="000C3346" w:rsidP="000C3346">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:ins w:id="518" w:author="Markkanen Laura" w:date="2026-01-12T15:11:00Z" w16du:dateUtc="2026-01-12T13:11:00Z">
-[...29 lines deleted...]
-            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>[ 8716867000030</w:t>
+            </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:del w:id="519" w:author="Markkanen Laura" w:date="2026-01-12T15:11:00Z" w16du:dateUtc="2026-01-12T13:11:00Z">
-[...9 lines deleted...]
-            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 8716867000139, 8716867000146, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8716867000047 ]</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16C75643" w14:textId="3BF88BDA" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
@@ -33019,159 +33994,239 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19AC88DB" w14:textId="705812AD" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="003A2782" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F22D7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Metering time series type</w:t>
-            </w:r>
+              <w:t>Metering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>time</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>series</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F22D7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>type</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A251B5" w:rsidRPr="00BA196C" w14:paraId="70EB8818" w14:textId="77777777" w:rsidTr="000C3346">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C682D20" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="520" w:name="BKM_F37498DE_9BC1_4DB0_87BB_643FF143DD6C" w:colFirst="0" w:colLast="3"/>
-            <w:bookmarkEnd w:id="515"/>
+            <w:bookmarkStart w:id="327" w:name="BKM_F37498DE_9BC1_4DB0_87BB_643FF143DD6C" w:colFirst="0" w:colLast="3"/>
+            <w:bookmarkEnd w:id="326"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>unit</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0397EFB5" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(measureUnit)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>measureUnit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00034FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76D3A660" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>unitOfMeasureTypeCode</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30A2B6D9" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00343C8F" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -33197,443 +34252,352 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E70EA50" w14:textId="785DD5E3" w:rsidR="00A251B5" w:rsidRPr="00343C8F" w:rsidRDefault="00621158" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343C8F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>String</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68825F3A" w14:textId="7179BBF8" w:rsidR="00621158" w:rsidRPr="00343C8F" w:rsidRDefault="00490B84" w:rsidP="005F6754">
+          <w:p w14:paraId="68825F3A" w14:textId="30DEAD3A" w:rsidR="00621158" w:rsidRPr="00343C8F" w:rsidRDefault="00490B84" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="521" w:author="Markkanen Laura" w:date="2026-01-12T15:12:00Z" w16du:dateUtc="2026-01-12T13:12:00Z">
-[...192 lines deleted...]
-            </w:del>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Enum:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">[kWh, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kvarh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Wh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MWh, GWh, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>varh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Mvarh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB11C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, Gvarh]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4D73FA" w14:textId="07EB49FF" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The identification of the measure unit.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F673328" w14:textId="77777777" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="452270C1" w14:textId="33C4B79C" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
+          <w:p w14:paraId="452270C1" w14:textId="7CCE4AA6" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5" w:rsidP="005F6754">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: </w:t>
             </w:r>
-            <w:ins w:id="525" w:author="Markkanen Laura" w:date="2026-01-12T15:11:00Z" w16du:dateUtc="2026-01-12T13:11:00Z">
-[...22 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00490B84">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:ins w:id="527" w:author="Markkanen Laura" w:date="2026-01-12T15:11:00Z" w16du:dateUtc="2026-01-12T13:11:00Z">
-[...22 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00490B84">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="554C732E" w14:textId="7DD1770C" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="003A2782" w:rsidP="005F6754">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16D0FF80" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="529" w:name="BKM_4314217E_7F59_4846_9D10_2A2F24DC9FCE" w:colFirst="0" w:colLast="3"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="520"/>
+      <w:bookmarkStart w:id="328" w:name="BKM_4314217E_7F59_4846_9D10_2A2F24DC9FCE" w:colFirst="0" w:colLast="3"/>
+      <w:bookmarkEnd w:id="325"/>
+      <w:bookmarkEnd w:id="327"/>
     </w:p>
     <w:p w14:paraId="6AE691DC" w14:textId="1A471D6A" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00034FF4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="530" w:name="_Toc188630174"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="529"/>
+      <w:bookmarkStart w:id="329" w:name="_Toc188630174"/>
+      <w:bookmarkStart w:id="330" w:name="_Toc243648357"/>
+      <w:bookmarkEnd w:id="328"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Response </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> su</w:t>
       </w:r>
       <w:r w:rsidR="00D7462A">
         <w:rPr>
@@ -33641,239 +34605,254 @@
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>mit time</w:t>
       </w:r>
       <w:r w:rsidR="00865454">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>series</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="530"/>
-      <w:bookmarkEnd w:id="531"/>
+      <w:bookmarkEnd w:id="329"/>
+      <w:bookmarkEnd w:id="330"/>
     </w:p>
-    <w:p w14:paraId="2A76A640" w14:textId="0F2866E8" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
+    <w:p w14:paraId="2A76A640" w14:textId="5EA79B68" w:rsidR="00E25FCC" w:rsidRPr="00BA196C" w:rsidRDefault="00E25FCC" w:rsidP="00E25FCC">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">The response to the submitted dataset of measurement values is an HTTP status code, as detailed in section </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref177664176 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002A0D9A">
+      <w:r w:rsidR="008823F3">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>4.1.1.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref177664181 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002A0D9A" w:rsidRPr="00BA196C">
+      <w:r w:rsidR="008823F3" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Synchronous</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5762D48E" w14:textId="77777777" w:rsidR="00E25FCC" w:rsidRPr="00E25FCC" w:rsidRDefault="00E25FCC" w:rsidP="00034FF4">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57F6ADAB" w14:textId="169B9314" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009C6DB9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="532" w:name="_Ref190774352"/>
-      <w:bookmarkStart w:id="533" w:name="_Toc221173819"/>
+      <w:bookmarkStart w:id="331" w:name="_Ref190774352"/>
+      <w:bookmarkStart w:id="332" w:name="_Toc243648358"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fingrid Datahub – </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="408"/>
+      <w:bookmarkEnd w:id="282"/>
       <w:r w:rsidR="007B4D90" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>JSON</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> details</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="410"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="533"/>
+      <w:bookmarkEnd w:id="285"/>
+      <w:bookmarkEnd w:id="286"/>
+      <w:bookmarkEnd w:id="287"/>
+      <w:bookmarkEnd w:id="288"/>
+      <w:bookmarkEnd w:id="289"/>
+      <w:bookmarkEnd w:id="331"/>
+      <w:bookmarkEnd w:id="332"/>
     </w:p>
     <w:p w14:paraId="2D716492" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This section contains Fingrid specific recommendations, file descriptions and examples.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F199524" w14:textId="678D0CC7" w:rsidR="00311C93" w:rsidRPr="00BA196C" w:rsidRDefault="00311C93" w:rsidP="00CC6F4C">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The OpenAPI specification is shared via [SCHEMAS].</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>OpenAPI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specification is shared via [SCHEMAS].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722BFAA5" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009C6DB9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="534" w:name="_Ref531883171"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="538" w:name="_Toc221173820"/>
+      <w:bookmarkStart w:id="333" w:name="_Ref531883171"/>
+      <w:bookmarkStart w:id="334" w:name="_Toc531883756"/>
+      <w:bookmarkStart w:id="335" w:name="_Ref534903742"/>
+      <w:bookmarkStart w:id="336" w:name="_Toc33092051"/>
+      <w:bookmarkStart w:id="337" w:name="_Toc243648359"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Parameters</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="534"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="538"/>
+      <w:bookmarkEnd w:id="333"/>
+      <w:bookmarkEnd w:id="334"/>
+      <w:bookmarkEnd w:id="335"/>
+      <w:bookmarkEnd w:id="336"/>
+      <w:bookmarkEnd w:id="337"/>
     </w:p>
     <w:p w14:paraId="1C3B8255" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Parameters for Fingrid</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CGI-Table"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2959"/>
         <w:gridCol w:w="6549"/>
       </w:tblGrid>
@@ -33908,102 +34887,82 @@
             <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="519FB73F" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w14:paraId="1F1C73A1" w14:textId="77777777" w:rsidTr="007B4D90">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D266691" w14:textId="78FAFD01" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
+          <w:p w14:paraId="4D266691" w14:textId="168934BD" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>{</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:ins w:id="539" w:author="Markkanen Laura" w:date="2026-01-12T15:12:00Z" w16du:dateUtc="2026-01-12T13:12:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00BA6097">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>enant</w:t>
             </w:r>
-            <w:ins w:id="541" w:author="Markkanen Laura" w:date="2026-01-12T15:13:00Z" w16du:dateUtc="2026-01-12T13:13:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00BA6097">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ode</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5539A284" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
@@ -34038,172 +34997,166 @@
               <w:t>{URL}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A10882E" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Will be communicated separately.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6DB9" w:rsidRPr="000106CA" w14:paraId="06D13E3D" w14:textId="77777777" w:rsidTr="007B4D90">
+      <w:tr w:rsidR="009C6DB9" w:rsidRPr="008823F3" w14:paraId="06D13E3D" w14:textId="77777777" w:rsidTr="007B4D90">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10C85936" w14:textId="0CA56A6D" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
+          <w:p w14:paraId="10C85936" w14:textId="5BC11271" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>{</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:ins w:id="543" w:author="Markkanen Laura" w:date="2026-01-12T15:13:00Z" w16du:dateUtc="2026-01-12T13:13:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00BA6097">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>rganisation</w:t>
             </w:r>
-            <w:ins w:id="545" w:author="Markkanen Laura" w:date="2026-01-12T15:13:00Z" w16du:dateUtc="2026-01-12T13:13:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00BA6097">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ser</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71132722" w14:textId="146C05F5" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="00FD5862" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Specific</w:t>
             </w:r>
             <w:r w:rsidR="009C6DB9" w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> per Organisation. Defines the registered b2b user in the Datahub created by Fingrid having specific UserRoles for B2B communication.</w:t>
+              <w:t xml:space="preserve"> per Organisation. Defines the registered b2b user in the Datahub created by Fingrid having specific </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009C6DB9" w:rsidRPr="00BA196C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>UserRoles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009C6DB9" w:rsidRPr="00BA196C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for B2B communication.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3EDB391C" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009C6DB9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="547" w:name="_Toc531883757"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="550" w:name="_Toc221173821"/>
+      <w:bookmarkStart w:id="338" w:name="_Toc531883757"/>
+      <w:bookmarkStart w:id="339" w:name="_Ref532373977"/>
+      <w:bookmarkStart w:id="340" w:name="_Toc33092052"/>
+      <w:bookmarkStart w:id="341" w:name="_Toc243648360"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Connection details</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="547"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="550"/>
+      <w:bookmarkEnd w:id="338"/>
+      <w:bookmarkEnd w:id="339"/>
+      <w:bookmarkEnd w:id="340"/>
+      <w:bookmarkEnd w:id="341"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CGI-Table"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2412"/>
         <w:gridCol w:w="7096"/>
       </w:tblGrid>
       <w:tr w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w14:paraId="35405529" w14:textId="77777777" w:rsidTr="00CC6F4C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9F0D16" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="7B2AB625" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
@@ -34417,79 +35370,79 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Document / Literal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72F6FDA7" w14:textId="77777777" w:rsidR="00576D86" w:rsidRPr="00BA196C" w:rsidRDefault="00576D86">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="9F0D16" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="551" w:name="_Toc531883758"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="553" w:name="_Toc33092053"/>
+      <w:bookmarkStart w:id="342" w:name="_Toc531883758"/>
+      <w:bookmarkStart w:id="343" w:name="_Ref534903792"/>
+      <w:bookmarkStart w:id="344" w:name="_Toc33092053"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EF3291" w14:textId="51B04940" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009C6DB9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="554" w:name="_Toc221173822"/>
+      <w:bookmarkStart w:id="345" w:name="_Toc243648361"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Recommendations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="551"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="554"/>
+      <w:bookmarkEnd w:id="342"/>
+      <w:bookmarkEnd w:id="343"/>
+      <w:bookmarkEnd w:id="344"/>
+      <w:bookmarkEnd w:id="345"/>
     </w:p>
     <w:p w14:paraId="7A73B9F1" w14:textId="6C25C56E" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Recommendations for the use of the B2B-</w:t>
       </w:r>
       <w:r w:rsidR="007B4D90" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> interface. </w:t>
@@ -34645,90 +35598,96 @@
             <w:r w:rsidR="0097136D" w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>events.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AFAA794" w14:textId="0226B595" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Content-Type: </w:t>
             </w:r>
             <w:r w:rsidR="007B4D90" w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>application/json</w:t>
-            </w:r>
+              <w:t>application/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007B4D90" w:rsidRPr="00BA196C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>json</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>; charset=UTF-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CFBB959" w14:textId="4C0E369E" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Preventing encoding issues</w:t>
             </w:r>
-            <w:ins w:id="555" w:author="Markkanen Laura" w:date="2026-01-12T15:35:00Z" w16du:dateUtc="2026-01-12T13:35:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="006C3AE0">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6DB9" w:rsidRPr="000106CA" w14:paraId="7DD7A827" w14:textId="77777777" w:rsidTr="007B4D90">
+      <w:tr w:rsidR="009C6DB9" w:rsidRPr="008823F3" w14:paraId="7DD7A827" w14:textId="77777777" w:rsidTr="007B4D90">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="414" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37B671BC" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D3602E0" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -34799,62 +35758,60 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>message ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37E0F9EA" w14:textId="39E4A0EF" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ensuring uniqueness of identifiers</w:t>
             </w:r>
-            <w:ins w:id="556" w:author="Markkanen Laura" w:date="2026-01-12T15:35:00Z" w16du:dateUtc="2026-01-12T13:35:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="006C3AE0">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6DB9" w:rsidRPr="000106CA" w14:paraId="3B99D0CF" w14:textId="77777777" w:rsidTr="007B4D90">
+      <w:tr w:rsidR="009C6DB9" w:rsidRPr="008823F3" w14:paraId="3B99D0CF" w14:textId="77777777" w:rsidTr="007B4D90">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="414" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53E43ADE" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75B34B75" w14:textId="08F825C6" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -34867,1040 +35824,2493 @@
             </w:r>
             <w:r w:rsidR="007B4D90" w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>events</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> for same accounting point</w:t>
             </w:r>
             <w:r w:rsidR="007B4D90" w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/period with different channels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A62CE85" w14:textId="3F880554" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
+          <w:p w14:paraId="7A62CE85" w14:textId="18ED645A" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Datahub does support processing messages in </w:t>
             </w:r>
             <w:r w:rsidR="00F45D82">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>both the event and b2b channel</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> but can</w:t>
-[...8 lines deleted...]
-            </w:del>
+              <w:t xml:space="preserve"> but cannot guarantee a sequence in processing when messages are </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD5862" w:rsidRPr="00BA196C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>sent</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">not guarantee a sequence in processing when messages are </w:t>
-[...10 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> in parallel</w:t>
             </w:r>
-            <w:ins w:id="558" w:author="Markkanen Laura" w:date="2026-01-12T15:35:00Z" w16du:dateUtc="2026-01-12T13:35:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="006C3AE0">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6DB9" w:rsidRPr="000106CA" w14:paraId="593BCB28" w14:textId="77777777" w:rsidTr="007B4D90">
+      <w:tr w:rsidR="009C6DB9" w:rsidRPr="008823F3" w14:paraId="593BCB28" w14:textId="77777777" w:rsidTr="007B4D90">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="414" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18852563" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46F7F5F2" w14:textId="75895951" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="007B4D90" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Timely request a new token</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31A31A7C" w14:textId="6BB0ECB4" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="007B4D90" w:rsidP="00CC6F4C">
+          <w:p w14:paraId="31A31A7C" w14:textId="662F885D" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="007B4D90" w:rsidP="00CC6F4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">It is possible to refresh a token at any time, even when the previous one is not expired. </w:t>
-[...28 lines deleted...]
-            </w:del>
+              <w:t xml:space="preserve">It is possible to refresh a token at any time, even when the previous one </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BA196C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BA196C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not expired. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD49D0" w:rsidRPr="00DD6CA1">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Make sure no events are published with an expired</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD49D0">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> token</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD49D0" w:rsidRPr="00DD6CA1">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> since this will result in a significant </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00AD49D0" w:rsidRPr="00DD6CA1">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>amount</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00AD49D0" w:rsidRPr="00DD6CA1">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of rejected events</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BA196C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B11DAC8" w14:textId="77777777" w:rsidR="00576D86" w:rsidRPr="00BA196C" w:rsidRDefault="00576D86">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="9F0D16" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="561" w:name="_Toc531883759"/>
-      <w:bookmarkStart w:id="562" w:name="_Toc33092054"/>
+      <w:bookmarkStart w:id="346" w:name="_Toc531883759"/>
+      <w:bookmarkStart w:id="347" w:name="_Toc33092054"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="709AF2A9" w14:textId="77777777" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="009C6DB9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="563" w:name="_Toc531883760"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="562"/>
+      <w:bookmarkStart w:id="348" w:name="_Toc531883760"/>
+      <w:bookmarkStart w:id="349" w:name="_Toc33092055"/>
+      <w:bookmarkStart w:id="350" w:name="_Toc243648362"/>
+      <w:bookmarkEnd w:id="346"/>
+      <w:bookmarkEnd w:id="347"/>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Fingrid Datahub Examples</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="563"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="565"/>
+      <w:bookmarkEnd w:id="348"/>
+      <w:bookmarkEnd w:id="349"/>
+      <w:bookmarkEnd w:id="350"/>
     </w:p>
-    <w:p w14:paraId="035C2A6B" w14:textId="0C806BCF" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
+    <w:p w14:paraId="035C2A6B" w14:textId="488F566A" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="009C6DB9" w:rsidP="00CC6F4C">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The examples are for showing correct structure of the </w:t>
       </w:r>
       <w:r w:rsidR="007B4D90" w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>events</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA196C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00BA196C" w:rsidDel="00120996">
+        <w:t>. The values</w:t>
+      </w:r>
+      <w:r w:rsidR="00120996">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for elements do apply the schema validation rules but are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on real data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3F0082" w14:textId="6252C224" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="00F45D82" w:rsidP="007B4D90">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="351" w:name="_Toc243648363"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>GET | Token</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4D90" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Request</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="351"/>
+    </w:p>
+    <w:p w14:paraId="79CC47A0" w14:textId="3DF2F94C" w:rsidR="005D53AE" w:rsidRPr="00034FF4" w:rsidRDefault="005D53AE" w:rsidP="005D53AE">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="352" w:name="_Toc531883762"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00034FF4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Endpoint: ..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034FF4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034FF4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034FF4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/measurement-series/v1/token</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4AEA46" w14:textId="6940B931" w:rsidR="005D53AE" w:rsidRPr="00034FF4" w:rsidRDefault="005D53AE" w:rsidP="005D53AE">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00034FF4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Query</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00034FF4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: ?</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B3B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tenantcode</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00661B3B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>=FGR&amp;o</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B3B" w:rsidRPr="00034FF4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rganisation</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B3B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B3B" w:rsidRPr="00034FF4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034FF4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>=FictiveUser&amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B3B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sendero</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034FF4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rganisation=FictiveParty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347B464A" w14:textId="664A53E5" w:rsidR="005D53AE" w:rsidRPr="00034FF4" w:rsidRDefault="005D53AE" w:rsidP="005D53AE">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00034FF4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Note: Request does not contain a payload</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275084D4" w14:textId="53B3B042" w:rsidR="00D970B7" w:rsidRPr="00D970B7" w:rsidRDefault="00F45D82" w:rsidP="00D970B7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="353" w:name="_Toc243648364"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>GET | Token</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4D90" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Response</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="353"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4390"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D970B7" w:rsidRPr="00E47F47" w14:paraId="17E61947" w14:textId="77777777" w:rsidTr="00C66C89">
+        <w:trPr>
+          <w:trHeight w:val="1145"/>
+          <w:ins w:id="354" w:author="Author"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AFB445F" w14:textId="77777777" w:rsidR="00D970B7" w:rsidRDefault="00D970B7" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="355" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="356" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>{</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="247AC81B" w14:textId="77777777" w:rsidR="00D970B7" w:rsidRDefault="00D970B7" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="357" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="358" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “expiry”: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>“2026-02-24T09:53:39:106Z”</w:t>
+              </w:r>
+              <w:r w:rsidRPr="001B7F7C">
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="155B7440" w14:textId="77777777" w:rsidR="00D970B7" w:rsidRDefault="00D970B7" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="359" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="360" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “token”: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>“string”</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="708776D1" w14:textId="77777777" w:rsidR="00D970B7" w:rsidRPr="00E47F47" w:rsidRDefault="00D970B7" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="361" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="362" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>}</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="240A69F6" w14:textId="77777777" w:rsidR="005D53AE" w:rsidRPr="005927DA" w:rsidRDefault="005D53AE" w:rsidP="005D53AE">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="705349B7" w14:textId="5DF1A050" w:rsidR="005D53AE" w:rsidRPr="00915136" w:rsidRDefault="005D53AE" w:rsidP="005D53AE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00034FF4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>In case of a rejection (e.g. 400 – Bad Request):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7083"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00915136" w:rsidRPr="00E47F47" w14:paraId="3A94BA59" w14:textId="77777777" w:rsidTr="007853B0">
+        <w:trPr>
+          <w:trHeight w:val="1411"/>
+          <w:ins w:id="363" w:author="Author"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7083" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF456ED" w14:textId="77777777" w:rsidR="00915136" w:rsidRDefault="00915136" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="364" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="365" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>{</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="4EB77652" w14:textId="77777777" w:rsidR="00915136" w:rsidRDefault="00915136" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="366" w:author="Author"/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="367" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “type”: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>“</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://datatracker.ietf.org/doc/html/rfc7231#section-6.5.1</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+              <w:r w:rsidRPr="007853B0">
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="6F4318C7" w14:textId="77777777" w:rsidR="00915136" w:rsidRDefault="00915136" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="368" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="369" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “title”: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="007853B0">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>“Bad Request”</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="7C1A8732" w14:textId="77777777" w:rsidR="00915136" w:rsidRDefault="00915136" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="370" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="371" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “status”: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="007853B0">
+                <w:rPr>
+                  <w:color w:val="C00000"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>“400”</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="20C18193" w14:textId="77777777" w:rsidR="00915136" w:rsidRPr="00E47F47" w:rsidRDefault="00915136" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="372" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="373" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>}</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="04169859" w14:textId="77777777" w:rsidR="005D53AE" w:rsidRPr="005D53AE" w:rsidRDefault="005D53AE" w:rsidP="005D53AE">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C432CC3" w14:textId="217F61D9" w:rsidR="009C6DB9" w:rsidRDefault="00F45D82" w:rsidP="009C6DB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="374" w:name="_Toc243648365"/>
+      <w:bookmarkEnd w:id="352"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>POST | Publish</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4D90" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Request</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="374"/>
+    </w:p>
+    <w:p w14:paraId="0DA50D8C" w14:textId="651048C6" w:rsidR="008B3064" w:rsidRDefault="005D53AE" w:rsidP="005D53AE">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Endpoint: </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3064">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008B3064">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008B3064">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3064">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>measurement-series/v1/publish</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788E7560" w14:textId="0FB77578" w:rsidR="005D53AE" w:rsidRDefault="005D53AE" w:rsidP="005D53AE">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Content-Type: application/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>json</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2EDB4C59" w14:textId="1E0AB726" w:rsidR="008B3064" w:rsidRDefault="005D53AE" w:rsidP="00FA4395">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Authorization: Bearer {token}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D445B0C" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00FA4395">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5807"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FA4395" w:rsidRPr="00E47F47" w14:paraId="15C32C4B" w14:textId="77777777" w:rsidTr="007853B0">
+        <w:trPr>
+          <w:trHeight w:val="1411"/>
+          <w:ins w:id="375" w:author="Author"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51880604" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="376" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="377" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>{</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="6A5BA184" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRPr="007853B0" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="378" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="379" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>mrid</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">”: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>“</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>cb31355a-982e-4e10-81d7-396bd3911068</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="58502B87" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="380" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="381" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>tsid</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">”: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>“</w:t>
+              </w:r>
+              <w:r w:rsidRPr="000E1A10">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>33b59c05-2313-49c5-80de-29b029b7cc4b</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="16A2CD6F" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="382" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="383" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>cdt</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">”: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>“</w:t>
+              </w:r>
+              <w:r w:rsidRPr="000E1A10">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>2024-04-03T08:21:56Z</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="7EAFEAAB" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="384" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="385" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>mp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”:</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> “</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>6</w:t>
+              </w:r>
+              <w:r w:rsidRPr="000E1A10">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>4050210245201095</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="3DCAB009" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="386" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="387" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>mptype</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”:</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> “</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>F0</w:t>
+              </w:r>
+              <w:r w:rsidRPr="000E1A10">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>1</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="23D0244F" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="388" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="389" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>sep</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”:</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> “</w:t>
+              </w:r>
+              <w:r w:rsidRPr="000E1A10">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>6430076050014</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="030DB8C7" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="390" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="391" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>jep</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”:</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> “</w:t>
+              </w:r>
+              <w:r w:rsidRPr="000E1A10">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>6430076050014</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="4076681C" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="392" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="393" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>mga</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”:</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> “</w:t>
+              </w:r>
+              <w:r w:rsidRPr="000E1A10">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>00000562140649364</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="1984CE65" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="394" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="395" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>mgai</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”:</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> “</w:t>
+              </w:r>
+              <w:r w:rsidRPr="000E1A10">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>00000562140649364</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="16EEC978" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="396" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="397" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t xml:space="preserve">    “</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>mgao</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”:</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> “</w:t>
+              </w:r>
+              <w:r w:rsidRPr="000E1A10">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>00000562140649364</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="61B3ACBA" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="398" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="399" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>ind</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”:</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> “</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>23</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="44F634E3" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="400" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="401" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “ch”: {</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="3457AFB9" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="402" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="403" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">         “res”: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="007853B0">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>“PT15M”</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="22FD1C15" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="404" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="405" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">         “product”: {</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="632B1D3B" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="406" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="407" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">              “id”: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="007853B0">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>“8716867000030”</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="080D44D7" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="408" w:author="Author"/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="409" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">              “unit”: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="007853B0">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>“KWH”</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="0016AEDF" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="410" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="411" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">         },</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="013F4E6C" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="412" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="413" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">         “vol”: {</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="74B03B8E" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="414" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="415" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">              “dt”:</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> “</w:t>
+              </w:r>
+              <w:r w:rsidRPr="000E1A10">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>2024-04-03T08:21:56Z</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="27E9B888" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="416" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="417" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">              “qty”:</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="007853B0">
+                <w:rPr>
+                  <w:color w:val="C00000"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>“</w:t>
+              </w:r>
+              <w:r w:rsidRPr="000E1A10">
+                <w:rPr>
+                  <w:color w:val="C00000"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>1.100323</w:t>
+              </w:r>
+              <w:r w:rsidRPr="007853B0">
+                <w:rPr>
+                  <w:color w:val="C00000"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+              <w:r w:rsidRPr="007853B0">
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="4C58FE91" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="418" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="419" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">              “</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>qq</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”:</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> “</w:t>
+              </w:r>
+              <w:r w:rsidRPr="000E1A10">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>56</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="0D2ACD42" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="420" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="421" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">         }</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="3E110284" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="422" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="423" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    }</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="2D9A5BDE" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRPr="00E47F47" w:rsidRDefault="00FA4395" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="424" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="425" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>}</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4E954D0B" w14:textId="77777777" w:rsidR="00FA4395" w:rsidRPr="008B3064" w:rsidRDefault="00FA4395" w:rsidP="008B3064">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="293136C1" w14:textId="6929F785" w:rsidR="009C6DB9" w:rsidRPr="00BA196C" w:rsidRDefault="00F45D82" w:rsidP="009C6DB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="426" w:name="_Toc243648366"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>POST | Publish</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4D90" w:rsidRPr="00BA196C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Response</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="426"/>
+    </w:p>
+    <w:p w14:paraId="7B217E2F" w14:textId="3946CA2E" w:rsidR="005B6FA6" w:rsidRPr="008B3064" w:rsidRDefault="008B3064" w:rsidP="007B4D90">
+      <w:pPr>
+        <w:pStyle w:val="Note"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>If the event has been successfully received Datahub will respond with HTTP status code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3064">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:ins w:id="427" w:author="Author">
+        <w:r w:rsidR="00A14007">
           <w:rPr>
-            <w:lang w:val="en-US"/>
+            <w:sz w:val="22"/>
+            <w:lang w:val="en-US" w:eastAsia="fr-CA"/>
           </w:rPr>
-          <w:delText xml:space="preserve">used </w:delText>
+          <w:t>0.</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="428" w:author="Author">
+        <w:r w:rsidRPr="008B3064" w:rsidDel="00A14007">
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:lang w:val="en-US" w:eastAsia="fr-CA"/>
+          </w:rPr>
+          <w:delText>2</w:delText>
         </w:r>
       </w:del>
-      <w:r w:rsidRPr="00BA196C">
-[...6 lines deleted...]
-        <w:r w:rsidR="00120996">
+    </w:p>
+    <w:p w14:paraId="23DC97F9" w14:textId="77777777" w:rsidR="008B3064" w:rsidRDefault="008B3064" w:rsidP="008B3064">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E24F75" w14:textId="685192A5" w:rsidR="008B3064" w:rsidRPr="00034FF4" w:rsidDel="00506A4E" w:rsidRDefault="008B3064" w:rsidP="008B3064">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:del w:id="429" w:author="Author"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00034FF4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>In case of a rejection (e.g. 400 – Bad Request):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F88A41" w14:textId="261470FD" w:rsidR="008B3064" w:rsidRDefault="008B3064" w:rsidP="008B3064">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="430" w:author="Author">
+        <w:r w:rsidRPr="008B3064" w:rsidDel="00506A4E">
           <w:rPr>
-            <w:lang w:val="en-US"/>
+            <w:noProof/>
+            <w:lang w:val="en-US" w:eastAsia="fr-CA"/>
           </w:rPr>
-          <w:t xml:space="preserve"> used</w:t>
-[...91 lines deleted...]
-          <w:delText>FGR/</w:delText>
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D8CE474" wp14:editId="793F4F42">
+              <wp:extent cx="3841750" cy="621998"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="6985"/>
+              <wp:docPr id="1573296413" name="Picture 1" descr="A computer screen shot of a computer screen&#10;&#10;Description automatically generated"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="1573296413" name="Picture 1" descr="A computer screen shot of a computer screen&#10;&#10;Description automatically generated"/>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId17"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3870399" cy="626636"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
         </w:r>
       </w:del>
-      <w:r w:rsidRPr="00034FF4">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1E4AEA46" w14:textId="4B17308D" w:rsidR="005D53AE" w:rsidRPr="00034FF4" w:rsidRDefault="005D53AE" w:rsidP="005D53AE">
-[...147 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7083"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00506A4E" w:rsidRPr="00E47F47" w14:paraId="409B0D61" w14:textId="77777777" w:rsidTr="00C66C89">
+        <w:trPr>
+          <w:trHeight w:val="1411"/>
+          <w:ins w:id="431" w:author="Author"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7083" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="708B3F07" w14:textId="77777777" w:rsidR="00506A4E" w:rsidRDefault="00506A4E" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="432" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="433" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>{</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="28FDF345" w14:textId="77777777" w:rsidR="00506A4E" w:rsidRDefault="00506A4E" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="434" w:author="Author"/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="435" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “type”: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>“</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://datatracker.ietf.org/doc/html/rfc7231#section-6.5.1</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>”</w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="316A5E22" w14:textId="77777777" w:rsidR="00506A4E" w:rsidRDefault="00506A4E" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="436" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="437" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “title”: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="00B050"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>“Bad Request”</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="58A9FD71" w14:textId="77777777" w:rsidR="00506A4E" w:rsidRDefault="00506A4E" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="438" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="439" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    “status”: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="003D7EFB">
+                <w:rPr>
+                  <w:color w:val="C00000"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>“400”</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="0C6CAFA5" w14:textId="77777777" w:rsidR="00506A4E" w:rsidRPr="00E47F47" w:rsidRDefault="00506A4E" w:rsidP="00C66C89">
+            <w:pPr>
+              <w:pStyle w:val="NormalIndent"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:ins w:id="440" w:author="Author"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="441" w:author="Author">
+              <w:r>
+                <w:rPr>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>}</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="23144C8A" w14:textId="77777777" w:rsidR="00506A4E" w:rsidRPr="008B3064" w:rsidRDefault="00506A4E" w:rsidP="008B3064">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="347B464A" w14:textId="664A53E5" w:rsidR="005D53AE" w:rsidRPr="00034FF4" w:rsidRDefault="005D53AE" w:rsidP="005D53AE">
-[...472 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId27"/>
+    <w:sectPr w:rsidR="00506A4E" w:rsidRPr="008B3064" w:rsidSect="00B37635">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2552" w:right="1134" w:bottom="1814" w:left="1134" w:header="567" w:footer="425" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A8ED3D1" w14:textId="77777777" w:rsidR="005139F9" w:rsidRDefault="005139F9" w:rsidP="00A2786A">
+    <w:p w14:paraId="1CF61424" w14:textId="77777777" w:rsidR="00DA6FDD" w:rsidRDefault="00DA6FDD" w:rsidP="00A2786A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61689C0A" w14:textId="77777777" w:rsidR="005139F9" w:rsidRDefault="005139F9" w:rsidP="00A2786A">
+    <w:p w14:paraId="78F625F5" w14:textId="77777777" w:rsidR="00DA6FDD" w:rsidRDefault="00DA6FDD" w:rsidP="00A2786A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -35930,66 +38340,56 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1843"/>
       <w:gridCol w:w="1916"/>
       <w:gridCol w:w="1875"/>
       <w:gridCol w:w="1879"/>
       <w:gridCol w:w="2126"/>
     </w:tblGrid>
     <w:tr w:rsidR="001431DF" w:rsidRPr="00153EF9" w14:paraId="1B0EAC1E" w14:textId="77777777" w:rsidTr="001F47EA">
       <w:trPr>
         <w:trHeight w:val="284"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9639" w:type="dxa"/>
@@ -36234,71 +38634,61 @@
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00153EF9">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>www.fingrid.fi</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="39B48B3E" w14:textId="77777777" w:rsidR="001431DF" w:rsidRDefault="001431DF" w:rsidP="001C0044">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F051CA6" w14:textId="77777777" w:rsidR="005139F9" w:rsidRDefault="005139F9" w:rsidP="00A2786A">
+    <w:p w14:paraId="45177EA6" w14:textId="77777777" w:rsidR="00DA6FDD" w:rsidRDefault="00DA6FDD" w:rsidP="00A2786A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49B26157" w14:textId="77777777" w:rsidR="005139F9" w:rsidRDefault="005139F9" w:rsidP="00A2786A">
+    <w:p w14:paraId="2BBB1307" w14:textId="77777777" w:rsidR="00DA6FDD" w:rsidRDefault="00DA6FDD" w:rsidP="00A2786A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2C036DC8" w14:textId="58C6DDF8" w:rsidR="00530252" w:rsidRPr="00034FF4" w:rsidRDefault="00530252">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034FF4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00034FF4">
@@ -36372,51 +38762,60 @@
     <w:p w14:paraId="16EA9A18" w14:textId="77777777" w:rsidR="00EC4ADE" w:rsidRPr="00034FF4" w:rsidRDefault="00EC4ADE" w:rsidP="00EC4ADE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034FF4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00034FF4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Is the DSO as the producer of the measurement data</w:t>
+        <w:t xml:space="preserve"> Is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034FF4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the DSO as the producer of the measurement data</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="7E880507" w14:textId="195826E3" w:rsidR="00A251B5" w:rsidRPr="00034FF4" w:rsidRDefault="00A251B5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00034FF4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00530252">
         <w:rPr>
@@ -36459,68 +38858,67 @@
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034FF4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00034FF4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Statuscode/status description ‘200 OK’ means the datahub has successfully received the event and will continue with processing the event in MDM.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034FF4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Statuscode/status description ‘200 OK’ means the datahub has successfully received the event and will continue with processing the event in MDM.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9784" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3585"/>
       <w:gridCol w:w="1518"/>
       <w:gridCol w:w="4681"/>
     </w:tblGrid>
     <w:tr w:rsidR="001431DF" w:rsidRPr="00D40964" w14:paraId="623CA050" w14:textId="77777777" w:rsidTr="002C7DC9">
       <w:trPr>
         <w:trHeight w:val="482"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3585" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
@@ -36615,394 +39013,323 @@
             </w:comboBox>
           </w:sdtPr>
           <w:sdtContent>
             <w:p w14:paraId="62095D4E" w14:textId="1F28FC16" w:rsidR="001431DF" w:rsidRPr="00B9011E" w:rsidRDefault="001431DF" w:rsidP="00A34AC3">
               <w:pPr>
                 <w:pStyle w:val="Header"/>
                 <w:spacing w:after="0"/>
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4681" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1C4D72DF" w14:textId="0FA1ACAB" w:rsidR="001431DF" w:rsidRPr="00D40964" w:rsidRDefault="00000000" w:rsidP="006B5E4A">
+        <w:p w14:paraId="1C4D72DF" w14:textId="18DBD04D" w:rsidR="001431DF" w:rsidRPr="00D40964" w:rsidRDefault="00000000" w:rsidP="006B5E4A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:customXmlDelRangeStart w:id="442" w:author="Author"/>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:alias w:val="Otsikko"/>
               <w:tag w:val=""/>
               <w:id w:val="-1871751080"/>
               <w:placeholder>
                 <w:docPart w:val="8E5BD02C5A62485E820120925315F95A"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
+              <w:customXmlDelRangeEnd w:id="442"/>
               <w:r w:rsidR="008B5F1D">
                 <w:rPr>
                   <w:b/>
                   <w:noProof/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Event Messaging</w:t>
               </w:r>
+              <w:customXmlDelRangeStart w:id="443" w:author="Author"/>
             </w:sdtContent>
           </w:sdt>
+          <w:customXmlDelRangeEnd w:id="443"/>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="001431DF" w:rsidRPr="00B9011E" w14:paraId="70958F16" w14:textId="77777777" w:rsidTr="002C7DC9">
       <w:trPr>
         <w:trHeight w:val="171"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3585" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="4ADF0BF5" w14:textId="77777777" w:rsidR="001431DF" w:rsidRPr="00D40964" w:rsidRDefault="001431DF" w:rsidP="006B5E4A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1518" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="69DA893F" w14:textId="77777777" w:rsidR="001431DF" w:rsidRPr="00D40964" w:rsidRDefault="001431DF" w:rsidP="006B5E4A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
+      <w:customXmlDelRangeStart w:id="444" w:author="Author"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:alias w:val="Julkaisupäivämäärä"/>
           <w:tag w:val=""/>
           <w:id w:val="177938554"/>
           <w:placeholder>
             <w:docPart w:val="D9ACF52D39BB4EA89421474096945E35"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
-          <w:date w:fullDate="2026-02-05T00:00:00Z">
+          <w:date w:fullDate="2026-10-23T00:00:00Z">
             <w:dateFormat w:val="d.M.yyyy"/>
             <w:lid w:val="fi-FI"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
+          <w:customXmlDelRangeEnd w:id="444"/>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="4681" w:type="dxa"/>
               <w:vAlign w:val="bottom"/>
             </w:tcPr>
-            <w:p w14:paraId="7FD02E85" w14:textId="47B863F0" w:rsidR="001431DF" w:rsidRPr="00B9011E" w:rsidRDefault="00200389" w:rsidP="006B5E4A">
+            <w:p w14:paraId="7FD02E85" w14:textId="1738E859" w:rsidR="001431DF" w:rsidRPr="00B9011E" w:rsidRDefault="00045A5C" w:rsidP="006B5E4A">
               <w:pPr>
                 <w:pStyle w:val="Header"/>
                 <w:spacing w:after="0"/>
                 <w:jc w:val="right"/>
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
               </w:pPr>
-              <w:del w:id="585" w:author="Markkanen Laura" w:date="2026-01-12T15:36:00Z" w16du:dateUtc="2026-01-12T13:36:00Z">
-                <w:r w:rsidDel="00146FF0">
+              <w:del w:id="445" w:author="Author">
+                <w:r w:rsidDel="00592379">
                   <w:rPr>
                     <w:b/>
                     <w:noProof/>
                   </w:rPr>
-                  <w:delText>27.2.2025</w:delText>
+                  <w:delText>5.2.2026</w:delText>
                 </w:r>
               </w:del>
-              <w:ins w:id="586" w:author="Koskikallio Laura" w:date="2026-01-07T13:07:00Z" w16du:dateUtc="2026-01-07T11:07:00Z">
-[...11 lines deleted...]
-                <w:r w:rsidR="00045A5C">
+              <w:ins w:id="446" w:author="Author">
+                <w:r w:rsidR="00592379">
                   <w:rPr>
                     <w:b/>
                     <w:noProof/>
                   </w:rPr>
-                  <w:t>5.2.2026</w:t>
+                  <w:t>23.10.2026</w:t>
                 </w:r>
               </w:ins>
             </w:p>
           </w:tc>
+          <w:customXmlDelRangeStart w:id="447" w:author="Author"/>
         </w:sdtContent>
       </w:sdt>
+      <w:customXmlDelRangeEnd w:id="447"/>
     </w:tr>
     <w:tr w:rsidR="001431DF" w:rsidRPr="00B9011E" w14:paraId="14B340D8" w14:textId="77777777" w:rsidTr="002C7DC9">
       <w:trPr>
         <w:trHeight w:val="252"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3585" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="349F390D" w14:textId="77777777" w:rsidR="001431DF" w:rsidRPr="00B9011E" w:rsidRDefault="001431DF" w:rsidP="006B5E4A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1518" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5B5C7D84" w14:textId="77777777" w:rsidR="001431DF" w:rsidRPr="00B9011E" w:rsidRDefault="001431DF" w:rsidP="006B5E4A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="589" w:name="dclass"/>
-          <w:bookmarkEnd w:id="589"/>
+          <w:bookmarkStart w:id="448" w:name="dclass"/>
+          <w:bookmarkEnd w:id="448"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4681" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="064809F9" w14:textId="77777777" w:rsidR="001431DF" w:rsidRPr="00B9011E" w:rsidRDefault="001431DF" w:rsidP="006B5E4A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="590" w:name="dencl"/>
-          <w:bookmarkEnd w:id="590"/>
+          <w:bookmarkStart w:id="449" w:name="dencl"/>
+          <w:bookmarkEnd w:id="449"/>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="001431DF" w:rsidRPr="00B9011E" w14:paraId="5A9026F8" w14:textId="77777777" w:rsidTr="002C7DC9">
       <w:trPr>
         <w:trHeight w:val="252"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3585" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3BCB5877" w14:textId="77777777" w:rsidR="001431DF" w:rsidRPr="00B9011E" w:rsidRDefault="001431DF" w:rsidP="006B5E4A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1518" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="030D9757" w14:textId="77777777" w:rsidR="001431DF" w:rsidRPr="00B9011E" w:rsidRDefault="001431DF" w:rsidP="008F4613">
+        <w:p w14:paraId="030D9757" w14:textId="3F9CA69F" w:rsidR="001431DF" w:rsidRPr="00B9011E" w:rsidRDefault="001431DF" w:rsidP="008F4613">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...4 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4681" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3B738A5F" w14:textId="77777777" w:rsidR="001431DF" w:rsidRPr="00B9011E" w:rsidRDefault="001431DF" w:rsidP="006B5E4A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="001431DF" w:rsidRPr="00B9011E" w14:paraId="31BF86D1" w14:textId="77777777" w:rsidTr="002C7DC9">
       <w:trPr>
         <w:trHeight w:val="252"/>
       </w:trPr>
-      <w:sdt>
-[...34 lines deleted...]
-      </w:sdt>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1518" w:type="dxa"/>
+          <w:tcW w:w="3585" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4B73BF33" w14:textId="2FF9F124" w:rsidR="001431DF" w:rsidRPr="00B9011E" w:rsidRDefault="00B37635" w:rsidP="006B5E4A">
+        <w:p w14:paraId="6733DB5F" w14:textId="02625C49" w:rsidR="001431DF" w:rsidRPr="00B9011E" w:rsidRDefault="001431DF" w:rsidP="00A34AC3">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:ins w:id="591" w:author="Koskikallio Laura" w:date="2026-01-07T12:21:00Z" w16du:dateUtc="2026-01-07T10:21:00Z">
-[...38 lines deleted...]
-          </w:del>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1518" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="4B73BF33" w14:textId="684035F1" w:rsidR="001431DF" w:rsidRPr="00B9011E" w:rsidRDefault="001431DF" w:rsidP="006B5E4A">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4681" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="327AF2C0" w14:textId="77777777" w:rsidR="001431DF" w:rsidRPr="00B9011E" w:rsidRDefault="001431DF" w:rsidP="006B5E4A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B9011E">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00B9011E">
             <w:rPr>
               <w:noProof/>
@@ -37037,51 +39364,51 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:fldSimple>
           <w:r w:rsidRPr="00B9011E">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1BA3DC51" w14:textId="2B6A181D" w:rsidR="001431DF" w:rsidRDefault="001431DF" w:rsidP="00A2786A">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0623A366" w14:textId="77777777" w:rsidR="001431DF" w:rsidRDefault="001431DF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00B9011E">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30CDC3A8" wp14:editId="60D7D3AE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3975617</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>645795</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2228722" cy="740980"/>
           <wp:effectExtent l="0" t="0" r="635" b="2540"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Kuva 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -41672,207 +43999,204 @@
   <w:num w:numId="38" w16cid:durableId="815684858">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="233198635">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1845051506">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="604188108">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="269820273">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="775750711">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="2146074452">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C45F3"/>
     <w:rsid w:val="00010047"/>
     <w:rsid w:val="000106CA"/>
     <w:rsid w:val="00012F69"/>
     <w:rsid w:val="00015AF5"/>
     <w:rsid w:val="00016088"/>
     <w:rsid w:val="00024B4B"/>
     <w:rsid w:val="00025161"/>
     <w:rsid w:val="0003445E"/>
     <w:rsid w:val="00034FF4"/>
     <w:rsid w:val="00040925"/>
     <w:rsid w:val="00044D8F"/>
     <w:rsid w:val="00045A5C"/>
     <w:rsid w:val="00046423"/>
     <w:rsid w:val="00052392"/>
     <w:rsid w:val="00053999"/>
     <w:rsid w:val="00056F0E"/>
     <w:rsid w:val="000701DB"/>
     <w:rsid w:val="00076D4D"/>
     <w:rsid w:val="000903D5"/>
     <w:rsid w:val="000910FC"/>
     <w:rsid w:val="000923AB"/>
     <w:rsid w:val="00092F50"/>
+    <w:rsid w:val="000A1CF8"/>
     <w:rsid w:val="000B2CE7"/>
     <w:rsid w:val="000B791B"/>
     <w:rsid w:val="000C2FF5"/>
     <w:rsid w:val="000C3346"/>
     <w:rsid w:val="000D08CB"/>
     <w:rsid w:val="000D2471"/>
     <w:rsid w:val="000D61BA"/>
     <w:rsid w:val="000E63AE"/>
     <w:rsid w:val="000E7198"/>
     <w:rsid w:val="000F69B7"/>
     <w:rsid w:val="000F7297"/>
     <w:rsid w:val="00100F6A"/>
     <w:rsid w:val="00111245"/>
     <w:rsid w:val="00113F93"/>
     <w:rsid w:val="0011634E"/>
     <w:rsid w:val="00120996"/>
     <w:rsid w:val="0012173B"/>
     <w:rsid w:val="0012248E"/>
     <w:rsid w:val="00127FE2"/>
     <w:rsid w:val="001306AC"/>
     <w:rsid w:val="00131210"/>
     <w:rsid w:val="00133B37"/>
     <w:rsid w:val="00134214"/>
     <w:rsid w:val="001418D6"/>
     <w:rsid w:val="001431DF"/>
     <w:rsid w:val="00146FF0"/>
     <w:rsid w:val="00147128"/>
     <w:rsid w:val="00150F4F"/>
     <w:rsid w:val="001546CD"/>
     <w:rsid w:val="001577C0"/>
     <w:rsid w:val="0016156B"/>
+    <w:rsid w:val="00164330"/>
     <w:rsid w:val="001707EA"/>
     <w:rsid w:val="00170D6C"/>
+    <w:rsid w:val="00181101"/>
     <w:rsid w:val="0018173D"/>
     <w:rsid w:val="00182C1B"/>
     <w:rsid w:val="00183C95"/>
     <w:rsid w:val="001951A3"/>
     <w:rsid w:val="001A18AA"/>
     <w:rsid w:val="001A3727"/>
     <w:rsid w:val="001A6E06"/>
+    <w:rsid w:val="001B7F7C"/>
     <w:rsid w:val="001C0044"/>
     <w:rsid w:val="001C1DF2"/>
     <w:rsid w:val="001D2428"/>
     <w:rsid w:val="001D3062"/>
     <w:rsid w:val="001D3459"/>
     <w:rsid w:val="001E656B"/>
     <w:rsid w:val="001E72A9"/>
     <w:rsid w:val="001F47EA"/>
     <w:rsid w:val="001F7A37"/>
     <w:rsid w:val="00200389"/>
     <w:rsid w:val="00205599"/>
     <w:rsid w:val="00212DA0"/>
     <w:rsid w:val="00213B1E"/>
     <w:rsid w:val="00221C52"/>
     <w:rsid w:val="00224267"/>
     <w:rsid w:val="002301EF"/>
     <w:rsid w:val="00230F11"/>
     <w:rsid w:val="00231ACD"/>
     <w:rsid w:val="00234C8D"/>
     <w:rsid w:val="002378B9"/>
     <w:rsid w:val="00240D5A"/>
     <w:rsid w:val="0024186D"/>
     <w:rsid w:val="00241E86"/>
     <w:rsid w:val="0025006B"/>
     <w:rsid w:val="002511D6"/>
     <w:rsid w:val="00254733"/>
     <w:rsid w:val="00262D9C"/>
+    <w:rsid w:val="00263B5E"/>
     <w:rsid w:val="00275F9D"/>
     <w:rsid w:val="00277537"/>
     <w:rsid w:val="00282E3B"/>
     <w:rsid w:val="00292DCA"/>
     <w:rsid w:val="002A0D9A"/>
     <w:rsid w:val="002A638D"/>
     <w:rsid w:val="002B17D8"/>
     <w:rsid w:val="002C0F00"/>
+    <w:rsid w:val="002C16C4"/>
     <w:rsid w:val="002C7DC9"/>
     <w:rsid w:val="002D0CBD"/>
     <w:rsid w:val="002E6F41"/>
     <w:rsid w:val="002F1E2D"/>
     <w:rsid w:val="002F4AF1"/>
     <w:rsid w:val="002F6B95"/>
     <w:rsid w:val="002F75AF"/>
     <w:rsid w:val="00305C9F"/>
     <w:rsid w:val="00311C93"/>
     <w:rsid w:val="00320F07"/>
     <w:rsid w:val="00322B71"/>
     <w:rsid w:val="0032669A"/>
     <w:rsid w:val="00327DEE"/>
     <w:rsid w:val="0033050B"/>
     <w:rsid w:val="00335F26"/>
     <w:rsid w:val="00337BCE"/>
     <w:rsid w:val="00340D40"/>
+    <w:rsid w:val="0034260F"/>
     <w:rsid w:val="00343C8F"/>
     <w:rsid w:val="0034435D"/>
     <w:rsid w:val="0034792F"/>
     <w:rsid w:val="003515DB"/>
     <w:rsid w:val="003516D9"/>
     <w:rsid w:val="0036576C"/>
     <w:rsid w:val="00371C76"/>
     <w:rsid w:val="00371E3F"/>
     <w:rsid w:val="003737DD"/>
     <w:rsid w:val="00374BEE"/>
     <w:rsid w:val="00391E8C"/>
     <w:rsid w:val="003977EF"/>
     <w:rsid w:val="003A1005"/>
     <w:rsid w:val="003A2782"/>
     <w:rsid w:val="003A4DB5"/>
     <w:rsid w:val="003A5126"/>
     <w:rsid w:val="003B1325"/>
     <w:rsid w:val="003B1E63"/>
     <w:rsid w:val="003C2469"/>
     <w:rsid w:val="003C6D86"/>
     <w:rsid w:val="003D033F"/>
     <w:rsid w:val="003D0BD1"/>
     <w:rsid w:val="003E079E"/>
     <w:rsid w:val="003E40F4"/>
     <w:rsid w:val="003E52E9"/>
@@ -41886,486 +44210,521 @@
     <w:rsid w:val="004176AF"/>
     <w:rsid w:val="0042008E"/>
     <w:rsid w:val="00422E49"/>
     <w:rsid w:val="00423FD5"/>
     <w:rsid w:val="0042539E"/>
     <w:rsid w:val="0043713D"/>
     <w:rsid w:val="004433C0"/>
     <w:rsid w:val="00452A07"/>
     <w:rsid w:val="00452CBA"/>
     <w:rsid w:val="00455337"/>
     <w:rsid w:val="00455F22"/>
     <w:rsid w:val="00457AA6"/>
     <w:rsid w:val="00463E88"/>
     <w:rsid w:val="004644D5"/>
     <w:rsid w:val="00470629"/>
     <w:rsid w:val="00470A33"/>
     <w:rsid w:val="004748E6"/>
     <w:rsid w:val="00476623"/>
     <w:rsid w:val="00477B58"/>
     <w:rsid w:val="00490B84"/>
     <w:rsid w:val="0049378B"/>
     <w:rsid w:val="004A144B"/>
     <w:rsid w:val="004A4D3F"/>
     <w:rsid w:val="004B039F"/>
     <w:rsid w:val="004B0ADD"/>
+    <w:rsid w:val="004B3C98"/>
     <w:rsid w:val="004B46EF"/>
     <w:rsid w:val="004C3CDB"/>
     <w:rsid w:val="004C3ECF"/>
     <w:rsid w:val="004C40CC"/>
     <w:rsid w:val="004C6F57"/>
     <w:rsid w:val="004E2DE7"/>
     <w:rsid w:val="004F2081"/>
     <w:rsid w:val="00501ED8"/>
+    <w:rsid w:val="00506A4E"/>
     <w:rsid w:val="00513933"/>
     <w:rsid w:val="005139F9"/>
     <w:rsid w:val="00514687"/>
     <w:rsid w:val="005250E0"/>
+    <w:rsid w:val="00525532"/>
     <w:rsid w:val="00530252"/>
     <w:rsid w:val="005313DD"/>
     <w:rsid w:val="00533C78"/>
     <w:rsid w:val="00540C90"/>
     <w:rsid w:val="0054743F"/>
     <w:rsid w:val="0055123F"/>
     <w:rsid w:val="00552D97"/>
     <w:rsid w:val="005561BA"/>
     <w:rsid w:val="00563641"/>
     <w:rsid w:val="005670EA"/>
     <w:rsid w:val="00570CD1"/>
     <w:rsid w:val="00572B43"/>
     <w:rsid w:val="00573C74"/>
     <w:rsid w:val="005747E4"/>
     <w:rsid w:val="005749C1"/>
     <w:rsid w:val="00574BEB"/>
     <w:rsid w:val="00575B8C"/>
     <w:rsid w:val="00576D86"/>
     <w:rsid w:val="00583A20"/>
     <w:rsid w:val="005846AA"/>
     <w:rsid w:val="00585063"/>
     <w:rsid w:val="00590AFC"/>
+    <w:rsid w:val="00592379"/>
     <w:rsid w:val="0059240F"/>
     <w:rsid w:val="005927DA"/>
     <w:rsid w:val="00592FF7"/>
     <w:rsid w:val="005A52C7"/>
     <w:rsid w:val="005A6C22"/>
     <w:rsid w:val="005B0913"/>
     <w:rsid w:val="005B4514"/>
     <w:rsid w:val="005B4759"/>
+    <w:rsid w:val="005B598F"/>
     <w:rsid w:val="005B5AA0"/>
     <w:rsid w:val="005B6FA6"/>
     <w:rsid w:val="005B7154"/>
     <w:rsid w:val="005B7E5B"/>
     <w:rsid w:val="005D0CC3"/>
     <w:rsid w:val="005D53AE"/>
     <w:rsid w:val="005D55A3"/>
     <w:rsid w:val="005E01E6"/>
     <w:rsid w:val="005E0FEE"/>
     <w:rsid w:val="005E4218"/>
     <w:rsid w:val="005F2724"/>
     <w:rsid w:val="005F6754"/>
     <w:rsid w:val="00600831"/>
     <w:rsid w:val="00605CB0"/>
     <w:rsid w:val="00612D0E"/>
     <w:rsid w:val="00613261"/>
     <w:rsid w:val="0061714B"/>
     <w:rsid w:val="00621158"/>
     <w:rsid w:val="006231BA"/>
     <w:rsid w:val="00636402"/>
     <w:rsid w:val="006371D8"/>
     <w:rsid w:val="00642622"/>
     <w:rsid w:val="006426EB"/>
     <w:rsid w:val="0064391F"/>
     <w:rsid w:val="00651EEB"/>
     <w:rsid w:val="00656C54"/>
     <w:rsid w:val="00661B3B"/>
     <w:rsid w:val="006645FC"/>
     <w:rsid w:val="006674B6"/>
     <w:rsid w:val="00670573"/>
     <w:rsid w:val="0067504B"/>
     <w:rsid w:val="00677C41"/>
     <w:rsid w:val="00683CF1"/>
     <w:rsid w:val="00683FE6"/>
     <w:rsid w:val="00686D00"/>
     <w:rsid w:val="00692AC7"/>
     <w:rsid w:val="006A23F7"/>
     <w:rsid w:val="006A3E3D"/>
     <w:rsid w:val="006A431F"/>
     <w:rsid w:val="006A73AB"/>
     <w:rsid w:val="006B3343"/>
     <w:rsid w:val="006B4B8A"/>
     <w:rsid w:val="006B5E4A"/>
     <w:rsid w:val="006B78B2"/>
     <w:rsid w:val="006C2B7B"/>
     <w:rsid w:val="006C3AE0"/>
     <w:rsid w:val="006C4C73"/>
+    <w:rsid w:val="006C6781"/>
     <w:rsid w:val="006D13E9"/>
     <w:rsid w:val="006D3A8C"/>
     <w:rsid w:val="006D7EAB"/>
     <w:rsid w:val="006D7EF5"/>
     <w:rsid w:val="006E00E8"/>
     <w:rsid w:val="006E06BF"/>
     <w:rsid w:val="006F3A19"/>
     <w:rsid w:val="006F5776"/>
     <w:rsid w:val="007023EE"/>
     <w:rsid w:val="00702E26"/>
     <w:rsid w:val="00706886"/>
+    <w:rsid w:val="007102CC"/>
     <w:rsid w:val="00731340"/>
     <w:rsid w:val="007342A4"/>
     <w:rsid w:val="007362C3"/>
     <w:rsid w:val="00737E2E"/>
     <w:rsid w:val="00742791"/>
     <w:rsid w:val="00750374"/>
     <w:rsid w:val="00753771"/>
     <w:rsid w:val="00753774"/>
+    <w:rsid w:val="00756357"/>
+    <w:rsid w:val="007679F2"/>
+    <w:rsid w:val="00773DBD"/>
     <w:rsid w:val="00774BBB"/>
     <w:rsid w:val="00784413"/>
     <w:rsid w:val="00784FAF"/>
+    <w:rsid w:val="007853B0"/>
     <w:rsid w:val="007944DA"/>
     <w:rsid w:val="00797031"/>
     <w:rsid w:val="007A01FD"/>
     <w:rsid w:val="007A2DBA"/>
     <w:rsid w:val="007A4852"/>
     <w:rsid w:val="007A529A"/>
     <w:rsid w:val="007A7153"/>
     <w:rsid w:val="007B4D90"/>
     <w:rsid w:val="007B5B60"/>
     <w:rsid w:val="007B6F29"/>
     <w:rsid w:val="007C181F"/>
     <w:rsid w:val="007C2479"/>
     <w:rsid w:val="007C28AB"/>
     <w:rsid w:val="007C45F3"/>
     <w:rsid w:val="007C4F66"/>
     <w:rsid w:val="007D1DC0"/>
     <w:rsid w:val="007D4D64"/>
     <w:rsid w:val="007E2651"/>
     <w:rsid w:val="007F7B62"/>
+    <w:rsid w:val="00801F57"/>
     <w:rsid w:val="00802C47"/>
     <w:rsid w:val="008038DA"/>
     <w:rsid w:val="00804066"/>
     <w:rsid w:val="00811EBB"/>
     <w:rsid w:val="00812732"/>
     <w:rsid w:val="00821B9F"/>
     <w:rsid w:val="00824C19"/>
     <w:rsid w:val="00826936"/>
     <w:rsid w:val="0083652A"/>
     <w:rsid w:val="00865454"/>
     <w:rsid w:val="00871510"/>
     <w:rsid w:val="008769C5"/>
     <w:rsid w:val="008802A6"/>
+    <w:rsid w:val="008823F3"/>
     <w:rsid w:val="008A4DE6"/>
     <w:rsid w:val="008A6E95"/>
     <w:rsid w:val="008A74A5"/>
+    <w:rsid w:val="008B215F"/>
     <w:rsid w:val="008B3064"/>
     <w:rsid w:val="008B3129"/>
     <w:rsid w:val="008B5F1D"/>
     <w:rsid w:val="008C073A"/>
     <w:rsid w:val="008C7E12"/>
+    <w:rsid w:val="008D04AE"/>
     <w:rsid w:val="008D0FD3"/>
     <w:rsid w:val="008D7864"/>
     <w:rsid w:val="008E37A5"/>
     <w:rsid w:val="008E624A"/>
     <w:rsid w:val="008E73D4"/>
     <w:rsid w:val="008F1826"/>
     <w:rsid w:val="008F188B"/>
     <w:rsid w:val="008F2E7A"/>
     <w:rsid w:val="008F4613"/>
+    <w:rsid w:val="008F50D2"/>
     <w:rsid w:val="00902823"/>
     <w:rsid w:val="009055CA"/>
     <w:rsid w:val="00913096"/>
+    <w:rsid w:val="00915136"/>
     <w:rsid w:val="00916986"/>
     <w:rsid w:val="0093251A"/>
     <w:rsid w:val="00935EE5"/>
     <w:rsid w:val="00940D12"/>
     <w:rsid w:val="00941BAD"/>
     <w:rsid w:val="00944572"/>
     <w:rsid w:val="00944962"/>
     <w:rsid w:val="00952014"/>
     <w:rsid w:val="00953519"/>
+    <w:rsid w:val="00955FB6"/>
     <w:rsid w:val="00956937"/>
     <w:rsid w:val="00960ABF"/>
     <w:rsid w:val="00970A85"/>
     <w:rsid w:val="0097136D"/>
     <w:rsid w:val="009808E8"/>
     <w:rsid w:val="009821EE"/>
     <w:rsid w:val="00985189"/>
     <w:rsid w:val="009864C1"/>
     <w:rsid w:val="009870FD"/>
     <w:rsid w:val="009A70B8"/>
     <w:rsid w:val="009B2AA1"/>
     <w:rsid w:val="009B2EBA"/>
     <w:rsid w:val="009C6DB9"/>
     <w:rsid w:val="009D21A8"/>
     <w:rsid w:val="009D7B05"/>
     <w:rsid w:val="009E75CD"/>
     <w:rsid w:val="009F22D7"/>
     <w:rsid w:val="009F7678"/>
     <w:rsid w:val="00A04C49"/>
     <w:rsid w:val="00A071D9"/>
     <w:rsid w:val="00A07A86"/>
+    <w:rsid w:val="00A14007"/>
     <w:rsid w:val="00A157DD"/>
     <w:rsid w:val="00A16D96"/>
     <w:rsid w:val="00A21A2E"/>
     <w:rsid w:val="00A228D2"/>
     <w:rsid w:val="00A2381F"/>
     <w:rsid w:val="00A251B5"/>
     <w:rsid w:val="00A27179"/>
     <w:rsid w:val="00A2764F"/>
     <w:rsid w:val="00A2786A"/>
     <w:rsid w:val="00A34AC3"/>
     <w:rsid w:val="00A36CB6"/>
     <w:rsid w:val="00A475D6"/>
     <w:rsid w:val="00A522F0"/>
     <w:rsid w:val="00A62119"/>
     <w:rsid w:val="00A663CA"/>
     <w:rsid w:val="00A66D74"/>
+    <w:rsid w:val="00A679F3"/>
     <w:rsid w:val="00A67E64"/>
     <w:rsid w:val="00A712D2"/>
     <w:rsid w:val="00A74640"/>
     <w:rsid w:val="00A74839"/>
     <w:rsid w:val="00A87D0D"/>
     <w:rsid w:val="00A91C2E"/>
     <w:rsid w:val="00A927C4"/>
     <w:rsid w:val="00A93A86"/>
     <w:rsid w:val="00A95972"/>
     <w:rsid w:val="00AA4AE1"/>
     <w:rsid w:val="00AA5969"/>
     <w:rsid w:val="00AB03E1"/>
     <w:rsid w:val="00AB4707"/>
     <w:rsid w:val="00AC1C38"/>
     <w:rsid w:val="00AD1226"/>
     <w:rsid w:val="00AD3B24"/>
     <w:rsid w:val="00AD49D0"/>
     <w:rsid w:val="00AD6D3D"/>
     <w:rsid w:val="00AE119E"/>
     <w:rsid w:val="00AE25DE"/>
     <w:rsid w:val="00AF08BE"/>
     <w:rsid w:val="00B012E5"/>
     <w:rsid w:val="00B01657"/>
     <w:rsid w:val="00B01BEA"/>
     <w:rsid w:val="00B03AEF"/>
     <w:rsid w:val="00B05F25"/>
     <w:rsid w:val="00B07245"/>
     <w:rsid w:val="00B11FAC"/>
     <w:rsid w:val="00B12EFA"/>
     <w:rsid w:val="00B16AF0"/>
     <w:rsid w:val="00B21AAC"/>
     <w:rsid w:val="00B22A10"/>
     <w:rsid w:val="00B22E4F"/>
     <w:rsid w:val="00B25833"/>
     <w:rsid w:val="00B3364A"/>
     <w:rsid w:val="00B37635"/>
     <w:rsid w:val="00B542CB"/>
     <w:rsid w:val="00B55803"/>
     <w:rsid w:val="00B64952"/>
     <w:rsid w:val="00B66A7C"/>
     <w:rsid w:val="00B67838"/>
     <w:rsid w:val="00B71C17"/>
     <w:rsid w:val="00B7626F"/>
     <w:rsid w:val="00B822EB"/>
     <w:rsid w:val="00B86881"/>
     <w:rsid w:val="00B87C25"/>
     <w:rsid w:val="00B9211D"/>
     <w:rsid w:val="00B967F2"/>
     <w:rsid w:val="00BA04C2"/>
+    <w:rsid w:val="00BA192F"/>
     <w:rsid w:val="00BA196C"/>
     <w:rsid w:val="00BA6097"/>
     <w:rsid w:val="00BB0DE3"/>
     <w:rsid w:val="00BB0E94"/>
+    <w:rsid w:val="00BB7653"/>
+    <w:rsid w:val="00BC360C"/>
     <w:rsid w:val="00BF0D17"/>
     <w:rsid w:val="00BF329C"/>
     <w:rsid w:val="00BF37DA"/>
     <w:rsid w:val="00BF6A96"/>
     <w:rsid w:val="00C0059C"/>
+    <w:rsid w:val="00C009C7"/>
     <w:rsid w:val="00C03CD6"/>
     <w:rsid w:val="00C0785F"/>
     <w:rsid w:val="00C14699"/>
     <w:rsid w:val="00C2054D"/>
     <w:rsid w:val="00C32F75"/>
     <w:rsid w:val="00C36F39"/>
     <w:rsid w:val="00C42191"/>
     <w:rsid w:val="00C42245"/>
+    <w:rsid w:val="00C436FF"/>
     <w:rsid w:val="00C473B1"/>
     <w:rsid w:val="00C47F4E"/>
     <w:rsid w:val="00C54731"/>
     <w:rsid w:val="00C57086"/>
     <w:rsid w:val="00C60D97"/>
     <w:rsid w:val="00C619BD"/>
     <w:rsid w:val="00C63109"/>
     <w:rsid w:val="00C67BE3"/>
     <w:rsid w:val="00C7187B"/>
+    <w:rsid w:val="00C718E8"/>
     <w:rsid w:val="00C719A7"/>
     <w:rsid w:val="00C752C7"/>
+    <w:rsid w:val="00C80EE3"/>
     <w:rsid w:val="00C87185"/>
     <w:rsid w:val="00C92D51"/>
     <w:rsid w:val="00C96B96"/>
     <w:rsid w:val="00CA3832"/>
     <w:rsid w:val="00CB07E0"/>
     <w:rsid w:val="00CB2692"/>
     <w:rsid w:val="00CB3F35"/>
     <w:rsid w:val="00CB3FA2"/>
     <w:rsid w:val="00CC325C"/>
     <w:rsid w:val="00CC5465"/>
     <w:rsid w:val="00CC6F4C"/>
     <w:rsid w:val="00CD65E6"/>
     <w:rsid w:val="00CD74B4"/>
     <w:rsid w:val="00CE395C"/>
     <w:rsid w:val="00CE3CD4"/>
     <w:rsid w:val="00CE48EA"/>
     <w:rsid w:val="00CF3F68"/>
     <w:rsid w:val="00CF4772"/>
     <w:rsid w:val="00D004C7"/>
     <w:rsid w:val="00D11C66"/>
     <w:rsid w:val="00D12273"/>
     <w:rsid w:val="00D150C8"/>
     <w:rsid w:val="00D16221"/>
     <w:rsid w:val="00D16513"/>
     <w:rsid w:val="00D20ECA"/>
+    <w:rsid w:val="00D217AF"/>
     <w:rsid w:val="00D220C7"/>
     <w:rsid w:val="00D22709"/>
     <w:rsid w:val="00D250A9"/>
     <w:rsid w:val="00D402CB"/>
     <w:rsid w:val="00D40964"/>
     <w:rsid w:val="00D50AD2"/>
     <w:rsid w:val="00D536DC"/>
     <w:rsid w:val="00D53E8F"/>
     <w:rsid w:val="00D53EA9"/>
     <w:rsid w:val="00D60E42"/>
     <w:rsid w:val="00D64338"/>
     <w:rsid w:val="00D6778C"/>
     <w:rsid w:val="00D704DC"/>
     <w:rsid w:val="00D7462A"/>
     <w:rsid w:val="00D926AB"/>
     <w:rsid w:val="00D93103"/>
+    <w:rsid w:val="00D970B7"/>
     <w:rsid w:val="00DA2EFE"/>
     <w:rsid w:val="00DA5F1A"/>
+    <w:rsid w:val="00DA6FDD"/>
     <w:rsid w:val="00DB2260"/>
     <w:rsid w:val="00DE6B3E"/>
     <w:rsid w:val="00DF3D2C"/>
     <w:rsid w:val="00DF67A9"/>
     <w:rsid w:val="00E003FB"/>
     <w:rsid w:val="00E12E7F"/>
     <w:rsid w:val="00E214F8"/>
     <w:rsid w:val="00E23BA4"/>
     <w:rsid w:val="00E25FCC"/>
     <w:rsid w:val="00E32B6E"/>
     <w:rsid w:val="00E439C3"/>
     <w:rsid w:val="00E51448"/>
     <w:rsid w:val="00E5366C"/>
     <w:rsid w:val="00E5438F"/>
     <w:rsid w:val="00E632FB"/>
     <w:rsid w:val="00E645E7"/>
     <w:rsid w:val="00E7189F"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E72207"/>
     <w:rsid w:val="00E7302B"/>
     <w:rsid w:val="00E73F2E"/>
     <w:rsid w:val="00E84CBD"/>
     <w:rsid w:val="00E855F6"/>
     <w:rsid w:val="00E860E3"/>
     <w:rsid w:val="00E86F9F"/>
     <w:rsid w:val="00E908D0"/>
     <w:rsid w:val="00E90E49"/>
     <w:rsid w:val="00E90FFE"/>
     <w:rsid w:val="00E9227F"/>
     <w:rsid w:val="00EA23F8"/>
     <w:rsid w:val="00EA6464"/>
     <w:rsid w:val="00EA69FD"/>
     <w:rsid w:val="00EA7BB9"/>
     <w:rsid w:val="00EB1AD2"/>
     <w:rsid w:val="00EB3772"/>
     <w:rsid w:val="00EB5A3A"/>
     <w:rsid w:val="00EC3078"/>
     <w:rsid w:val="00EC4ADE"/>
     <w:rsid w:val="00EC6586"/>
     <w:rsid w:val="00EC7E39"/>
+    <w:rsid w:val="00ED02F1"/>
     <w:rsid w:val="00ED1C33"/>
     <w:rsid w:val="00ED4333"/>
     <w:rsid w:val="00ED621A"/>
     <w:rsid w:val="00EF03E9"/>
     <w:rsid w:val="00EF4E24"/>
     <w:rsid w:val="00EF5479"/>
+    <w:rsid w:val="00EF7E3D"/>
     <w:rsid w:val="00F07855"/>
     <w:rsid w:val="00F11CEC"/>
     <w:rsid w:val="00F17304"/>
     <w:rsid w:val="00F20F99"/>
     <w:rsid w:val="00F22493"/>
     <w:rsid w:val="00F279F8"/>
     <w:rsid w:val="00F3409A"/>
     <w:rsid w:val="00F37049"/>
+    <w:rsid w:val="00F378E7"/>
     <w:rsid w:val="00F430BD"/>
     <w:rsid w:val="00F44DA1"/>
     <w:rsid w:val="00F45D82"/>
     <w:rsid w:val="00F55FEC"/>
     <w:rsid w:val="00F645BA"/>
     <w:rsid w:val="00F66430"/>
     <w:rsid w:val="00F707EA"/>
     <w:rsid w:val="00F80B8D"/>
     <w:rsid w:val="00F82E3A"/>
     <w:rsid w:val="00F85CC0"/>
     <w:rsid w:val="00F903B6"/>
     <w:rsid w:val="00F967A2"/>
     <w:rsid w:val="00FA060A"/>
+    <w:rsid w:val="00FA3348"/>
+    <w:rsid w:val="00FA4395"/>
     <w:rsid w:val="00FA583E"/>
     <w:rsid w:val="00FA7A41"/>
     <w:rsid w:val="00FB21D2"/>
     <w:rsid w:val="00FB7055"/>
     <w:rsid w:val="00FC108F"/>
+    <w:rsid w:val="00FC443A"/>
     <w:rsid w:val="00FC5196"/>
     <w:rsid w:val="00FC5F3F"/>
     <w:rsid w:val="00FC660B"/>
     <w:rsid w:val="00FD564D"/>
     <w:rsid w:val="00FD5862"/>
     <w:rsid w:val="00FE1B8D"/>
     <w:rsid w:val="00FE7CAA"/>
     <w:rsid w:val="00FF1276"/>
     <w:rsid w:val="00FF622F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0D1822D6"/>
-  <w15:docId w15:val="{F36F256E-64DE-441A-9DE3-622CCA2A2306}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -46127,63 +48486,59 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2127503048">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\mapu\AppData\Roaming\Microsoft\Mallit\Datahub\1%20Datahub%20Julkinen%20dokumentti.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F35328B4F4C949B0A9AC173A69FF0900"/>
         <w:category>
           <w:name w:val="Yleiset"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{552EC594-46E9-4036-90B3-B7DB7EB9A6AA}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -46367,136 +48722,141 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B33C71"/>
     <w:rsid w:val="00012927"/>
     <w:rsid w:val="00076A72"/>
     <w:rsid w:val="000903D5"/>
     <w:rsid w:val="000C2FF5"/>
     <w:rsid w:val="000C362E"/>
     <w:rsid w:val="00101499"/>
     <w:rsid w:val="00120385"/>
+    <w:rsid w:val="00123B7C"/>
+    <w:rsid w:val="001A2DC1"/>
     <w:rsid w:val="001F5C26"/>
     <w:rsid w:val="00284666"/>
     <w:rsid w:val="00296B55"/>
     <w:rsid w:val="002C260C"/>
     <w:rsid w:val="002F175F"/>
     <w:rsid w:val="002F23EF"/>
     <w:rsid w:val="00304922"/>
     <w:rsid w:val="00322B71"/>
     <w:rsid w:val="00380347"/>
     <w:rsid w:val="003D4642"/>
     <w:rsid w:val="00404587"/>
     <w:rsid w:val="004A144B"/>
     <w:rsid w:val="0060091B"/>
     <w:rsid w:val="006645FC"/>
     <w:rsid w:val="0066566A"/>
     <w:rsid w:val="00670BEC"/>
     <w:rsid w:val="00686D00"/>
     <w:rsid w:val="006E06BF"/>
+    <w:rsid w:val="007365E5"/>
     <w:rsid w:val="00744D2C"/>
     <w:rsid w:val="00774BBB"/>
     <w:rsid w:val="007B59F0"/>
     <w:rsid w:val="007C239B"/>
     <w:rsid w:val="00825C69"/>
     <w:rsid w:val="008D7624"/>
     <w:rsid w:val="009148FD"/>
     <w:rsid w:val="00951F5D"/>
     <w:rsid w:val="00981334"/>
     <w:rsid w:val="00992284"/>
     <w:rsid w:val="009F095E"/>
     <w:rsid w:val="00B01657"/>
     <w:rsid w:val="00B01BEA"/>
     <w:rsid w:val="00B067B6"/>
     <w:rsid w:val="00B22E4F"/>
     <w:rsid w:val="00B33C71"/>
     <w:rsid w:val="00BC74E0"/>
+    <w:rsid w:val="00C009C7"/>
     <w:rsid w:val="00C42245"/>
     <w:rsid w:val="00CB07E0"/>
     <w:rsid w:val="00CE3CD4"/>
     <w:rsid w:val="00D250A9"/>
     <w:rsid w:val="00DB5CDA"/>
     <w:rsid w:val="00E410C6"/>
     <w:rsid w:val="00E534E1"/>
     <w:rsid w:val="00E617A0"/>
     <w:rsid w:val="00E86DC6"/>
     <w:rsid w:val="00EB1AD2"/>
+    <w:rsid w:val="00F254AB"/>
     <w:rsid w:val="00F319FA"/>
     <w:rsid w:val="00F33D03"/>
     <w:rsid w:val="00F5785F"/>
     <w:rsid w:val="00F774CE"/>
     <w:rsid w:val="00F85CC0"/>
     <w:rsid w:val="00F87BE1"/>
     <w:rsid w:val="00FA7A41"/>
     <w:rsid w:val="00FE6DB8"/>
     <w:rsid w:val="00FE7CAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -47225,404 +49585,157 @@
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
           </a:defRPr>
         </a:defPPr>
       </a:lstStyle>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Fingrid" id="{6CB85937-CDEC-4BAF-B8C0-C5E47BD75871}" vid="{4A4A9B01-8BB8-467F-93C3-B0CED96D1518}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
-  <PublishDate>2026-02-05T00:00:00</PublishDate>
+  <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...57 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA">
   <b:Source>
     <b:Tag>Ole</b:Tag>
     <b:SourceType>Book</b:SourceType>
     <b:Guid>{8990FE71-0081-4CD0-A6A1-1E54DB98856B}</b:Guid>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>lähde</b:Last>
             <b:First>Olen</b:First>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...118 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAEE4201-C676-4666-BB20-B56C49F0F2AD}">
-[...14 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E1EEDD2-4DAB-482E-BE48-48E3E3D6F2EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{820d33d7-bbe4-47b8-a5ad-6a3992657a09}" enabled="1" method="Privileged" siteId="{b9fec68c-c92d-461e-9a97-3d03a0f18b82}" contentBits="3" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>1 Datahub Julkinen dokumentti.dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>34</Pages>
-[...1 lines deleted...]
-  <Characters>36976</Characters>
+  <Pages>35</Pages>
+  <Words>6627</Words>
+  <Characters>38506</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1540</Lines>
-  <Paragraphs>1173</Paragraphs>
+  <Paragraphs>1187</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Event Messaging</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Fingrid Oyj</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42256</CharactersWithSpaces>
+  <CharactersWithSpaces>43946</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Event Messaging</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Puukangas Marjut</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_SetDate">
-    <vt:lpwstr>2026-02-05T06:44:40Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_SetDate">
+    <vt:lpwstr>2026-10-23T08:40:00Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_Name">
     <vt:lpwstr>Julkinen</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_SiteId">
     <vt:lpwstr>c0c8901f-430a-4c44-a3ac-11d14866905b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_ActionId">
-    <vt:lpwstr>595dab35-1e49-4cb1-b060-96c78351c562</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_ActionId">
+    <vt:lpwstr>441e7201-8283-4b13-8f55-34fa70f51dcc</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ff45af0c-c796-4ef7-ab40-2d7e9c7b2e57_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>